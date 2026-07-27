--- v0 (2026-07-07)
+++ v1 (2026-07-27)
@@ -1,60 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="27928"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Z:\Arabako Gobernu Irekia\01. ARABA IREKIA\06- Open Data\Ogasuna, Finantzak eta Aurrekontuak\Sarrerak eta gastuak\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{D442A74A-7EBD-4844-A810-F114D0E7A998}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{8B9B68D0-AC4C-4A93-A31F-02BDEFDD74D0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11160" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Gastua bizt-Gasto habitante" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="D10" i="1" l="1"/>
@@ -454,51 +454,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:G18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="D16" sqref="D16"/>
+      <selection activeCell="B16" sqref="B16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="24.85546875" customWidth="1"/>
     <col min="2" max="2" width="18" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A1" t="s">
         <v>3</v>
       </c>
       <c r="B1" t="s">
         <v>2</v>
       </c>
       <c r="C1" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E1" s="7"/>
       <c r="F1" s="7"/>
       <c r="G1" s="7"/>
     </row>
@@ -637,53 +637,62 @@
       <c r="B11" s="4">
         <v>3037073814.5900002</v>
       </c>
       <c r="C11" s="5">
         <v>338855</v>
       </c>
       <c r="D11" s="4" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="12" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A12" s="3">
         <v>2024</v>
       </c>
       <c r="B12" s="4">
         <v>3035160567.7799997</v>
       </c>
       <c r="C12" s="5">
         <v>341441</v>
       </c>
       <c r="D12" s="4">
         <v>8889.2680368789916</v>
       </c>
     </row>
     <row r="13" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="B13" s="2"/>
-[...1 lines deleted...]
-      <c r="D13" s="2"/>
+      <c r="A13" s="3">
+        <v>2025</v>
+      </c>
+      <c r="B13" s="4">
+        <v>3362029275.6100001</v>
+      </c>
+      <c r="C13" s="5">
+        <v>344599</v>
+      </c>
+      <c r="D13" s="4">
+        <v>9756.35</v>
+      </c>
     </row>
     <row r="14" spans="1:7" x14ac:dyDescent="0.2">
       <c r="B14" s="2"/>
       <c r="C14" s="1"/>
       <c r="D14" s="2"/>
     </row>
     <row r="15" spans="1:7" x14ac:dyDescent="0.2">
       <c r="B15" s="2"/>
       <c r="C15" s="1"/>
       <c r="D15" s="2"/>
     </row>
     <row r="16" spans="1:7" x14ac:dyDescent="0.2">
       <c r="B16" s="2"/>
       <c r="C16" s="1"/>
     </row>
     <row r="17" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B17" s="2"/>
       <c r="C17" s="1"/>
     </row>
     <row r="18" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B18" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="D1:G1"/>