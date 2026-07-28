--- v0 (2026-07-07)
+++ v1 (2026-07-28)
@@ -1,60 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="27928"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Z:\Arabako Gobernu Irekia\01. ARABA IREKIA\06- Open Data\Ogasuna, Finantzak eta Aurrekontuak\Zorra\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{A7D70675-B4B3-4133-98CF-C7FA6BED5162}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{CE19D238-0578-41FF-B295-15DA5FE97ED8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11160" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Zorpetze erlatiboa-Endeudamient" sheetId="2" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="C10" i="2" l="1"/>
   <c r="B10" i="2"/>
@@ -437,54 +437,54 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:E12"/>
+  <dimension ref="A1:E13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E15" sqref="E15"/>
+      <selection activeCell="E17" sqref="E17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="16.5703125" customWidth="1"/>
     <col min="2" max="2" width="17.28515625" customWidth="1"/>
     <col min="3" max="3" width="17.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>2</v>
       </c>
       <c r="C1" t="s">
         <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1"/>
     </row>
     <row r="2" spans="1:5" x14ac:dyDescent="0.2">
@@ -620,50 +620,64 @@
       <c r="A11" s="3">
         <v>2023</v>
       </c>
       <c r="B11" s="2">
         <v>523045782.94631118</v>
       </c>
       <c r="C11" s="2">
         <v>3004537314.2899995</v>
       </c>
       <c r="D11">
         <v>0.17</v>
       </c>
     </row>
     <row r="12" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A12" s="3">
         <v>2024</v>
       </c>
       <c r="B12" s="2">
         <v>522242430.16562682</v>
       </c>
       <c r="C12" s="2">
         <v>2959479512.0200009</v>
       </c>
       <c r="D12">
         <v>0.18</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A13" s="3">
+        <v>2025</v>
+      </c>
+      <c r="B13" s="2">
+        <v>515901299.00999999</v>
+      </c>
+      <c r="C13" s="2">
+        <v>3323332978.5</v>
+      </c>
+      <c r="D13">
+        <v>0.16</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">