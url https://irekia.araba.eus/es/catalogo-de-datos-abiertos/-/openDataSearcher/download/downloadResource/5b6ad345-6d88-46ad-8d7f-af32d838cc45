--- v0 (2026-07-07)
+++ v1 (2026-07-28)
@@ -1,61 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="27928"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Z:\Arabako Gobernu Irekia\01. ARABA IREKIA\06- Open Data\Ogasuna, Finantzak eta Aurrekontuak\Adierazle ekonomikoak\Autonomia Fiskala\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{E6BE62DB-9D08-48F6-8A9C-87805AFF47BF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{516F88CE-4379-4517-AE1B-5512C129FE5E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11160" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Autonomia fiskala-Autonomía Fis" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
     <externalReference r:id="rId3"/>
   </externalReferences>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
@@ -86,124 +86,143 @@
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4" uniqueCount="4">
   <si>
     <t>Liquidación año/urteko likidazioa</t>
   </si>
   <si>
     <t xml:space="preserve">A: Zerga itunduen "R" fasea guztira/Total Fase "R" Tributos Concertados </t>
   </si>
   <si>
     <t>B: "R" fasea guztira/Total Fase "R"</t>
   </si>
   <si>
     <t>Autonomia fiskala (A/B)-Autonomía fiscal (A/B)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;€&quot;\ "/>
   </numFmts>
-  <fonts count="2" x14ac:knownFonts="1">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="3">
+  <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0" tint="-0.34998626667073579"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color theme="0" tint="-0.34998626667073579"/>
       </top>
       <bottom style="thin">
         <color theme="0" tint="-0.24994659260841701"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0" tint="-0.34998626667073579"/>
       </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="0" tint="-0.34998626667073579"/>
+      </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
-      <bottom/>
+      <bottom style="thin">
+        <color theme="0" tint="-0.24994659260841701"/>
+      </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="11">
+  <cellXfs count="12">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\kurien\Downloads\2015-2022-Autonomia-fiskala-eboluzioa-Evolucion-autonomia-fiscal.xlsx" TargetMode="External"/></Relationships>
@@ -595,51 +614,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:E18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="D15" sqref="D15"/>
+      <selection activeCell="F16" sqref="F16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="19.5703125" style="1" customWidth="1"/>
     <col min="2" max="2" width="27.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="24" style="1" customWidth="1"/>
     <col min="4" max="4" width="26.7109375" style="1" customWidth="1"/>
     <col min="5" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1" s="7" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2"/>
@@ -791,50 +810,64 @@
     <row r="10" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A10" s="8">
         <v>2023</v>
       </c>
       <c r="B10" s="3">
         <v>2890731107.3099999</v>
       </c>
       <c r="C10" s="3">
         <v>3027169285.8600001</v>
       </c>
       <c r="D10" s="5">
         <v>0.9549287913340998</v>
       </c>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A11" s="8">
         <v>2024</v>
       </c>
       <c r="B11" s="9">
         <v>2854056964.6200004</v>
       </c>
       <c r="C11" s="10">
         <v>3051775399.9800005</v>
       </c>
       <c r="D11" s="1">
+        <v>0.94</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A12" s="8">
+        <v>2025</v>
+      </c>
+      <c r="B12" s="9">
+        <v>3197138415.52</v>
+      </c>
+      <c r="C12" s="11">
+        <v>3413123491.8299999</v>
+      </c>
+      <c r="D12" s="1">
         <v>0.94</v>
       </c>
     </row>
     <row r="14" spans="1:5" x14ac:dyDescent="0.2">
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="6"/>
     </row>
     <row r="15" spans="1:5" x14ac:dyDescent="0.2">
       <c r="B15" s="5"/>
       <c r="C15" s="5"/>
       <c r="D15" s="6"/>
     </row>
     <row r="16" spans="1:5" x14ac:dyDescent="0.2">
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="6"/>
     </row>
     <row r="17" spans="2:4" x14ac:dyDescent="0.2">
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="6"/>
     </row>
     <row r="18" spans="2:4" x14ac:dyDescent="0.2">
       <c r="D18" s="6"/>