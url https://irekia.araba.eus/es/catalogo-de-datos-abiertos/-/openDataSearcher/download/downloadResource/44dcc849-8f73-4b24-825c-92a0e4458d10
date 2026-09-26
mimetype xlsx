--- v0 (2026-07-07)
+++ v1 (2026-09-26)
@@ -1,84 +1,90 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Z:\Arabako Gobernu Irekia\01. ARABA IREKIA\06- Open Data\Absentismo\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{607D52AE-ED64-4CE5-ADD9-3E66C1AEDAAF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{6DAFE5D6-DB84-41A4-9B1F-474FBF59060D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11160" xr2:uid="{6A919FB9-CC7F-42DE-A0C4-5F24B55A8555}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" xr2:uid="{6A919FB9-CC7F-42DE-A0C4-5F24B55A8555}"/>
   </bookViews>
   <sheets>
     <sheet name="Absentismoaren bilakaera. Evolu" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="E61" i="2" l="1"/>
+  <c r="E67" i="2" l="1"/>
+  <c r="E66" i="2"/>
+  <c r="E65" i="2"/>
+  <c r="E64" i="2"/>
+  <c r="E63" i="2"/>
+  <c r="E62" i="2"/>
+  <c r="E61" i="2"/>
   <c r="E60" i="2"/>
   <c r="E59" i="2"/>
   <c r="E58" i="2"/>
   <c r="E57" i="2"/>
   <c r="E56" i="2"/>
   <c r="E55" i="2"/>
   <c r="E54" i="2"/>
   <c r="E53" i="2"/>
   <c r="E52" i="2"/>
   <c r="E51" i="2"/>
   <c r="E50" i="2"/>
   <c r="E49" i="2" l="1"/>
   <c r="E48" i="2"/>
   <c r="E47" i="2"/>
   <c r="E46" i="2"/>
   <c r="E45" i="2"/>
   <c r="E44" i="2"/>
   <c r="E43" i="2"/>
   <c r="E42" i="2"/>
   <c r="E41" i="2"/>
   <c r="E40" i="2"/>
   <c r="E39" i="2"/>
   <c r="E38" i="2"/>
   <c r="E37" i="2" l="1"/>
   <c r="E36" i="2"/>
@@ -153,75 +159,63 @@
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="9">
+  <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - Tema de 2022">
   <a:themeElements>
@@ -501,1154 +495,1262 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DF84729F-F3ED-47E4-A460-52EDCDC80AB3}">
-  <dimension ref="A1:E61"/>
+  <dimension ref="A1:E67"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A27" workbookViewId="0">
-      <selection activeCell="C58" sqref="C58"/>
+    <sheetView tabSelected="1" topLeftCell="A51" workbookViewId="0">
+      <selection activeCell="C70" sqref="C70"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="7.85546875" style="8" customWidth="1"/>
-    <col min="2" max="2" width="14.85546875" style="8" customWidth="1"/>
+    <col min="1" max="1" width="7.85546875" style="3" customWidth="1"/>
+    <col min="2" max="2" width="14.85546875" style="3" customWidth="1"/>
     <col min="3" max="3" width="72.7109375" style="3" customWidth="1"/>
     <col min="4" max="4" width="54.28515625" style="3" customWidth="1"/>
     <col min="5" max="16384" width="11.42578125" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="64.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B1" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="C1" s="5" t="s">
+      <c r="C1" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="D1" s="6" t="s">
+      <c r="D1" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="E1" s="6" t="s">
+      <c r="E1" s="4" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A2" s="7">
+      <c r="A2" s="2">
         <v>2021</v>
       </c>
-      <c r="B2" s="8">
+      <c r="B2" s="3">
         <v>1</v>
       </c>
       <c r="C2" s="1">
         <v>6.01</v>
       </c>
       <c r="D2" s="1">
         <v>0.28999999999999998</v>
       </c>
       <c r="E2" s="1">
         <f>C2+D2</f>
         <v>6.3</v>
       </c>
     </row>
     <row r="3" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A3" s="7">
+      <c r="A3" s="2">
         <v>2021</v>
       </c>
-      <c r="B3" s="8">
+      <c r="B3" s="3">
         <v>2</v>
       </c>
       <c r="C3" s="1">
         <v>6.7</v>
       </c>
       <c r="D3" s="1">
         <v>0.32</v>
       </c>
       <c r="E3" s="1">
         <f t="shared" ref="E3:E13" si="0">C3+D3</f>
         <v>7.0200000000000005</v>
       </c>
     </row>
     <row r="4" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A4" s="7">
+      <c r="A4" s="2">
         <v>2021</v>
       </c>
-      <c r="B4" s="8">
+      <c r="B4" s="3">
         <v>3</v>
       </c>
       <c r="C4" s="1">
         <v>6.67</v>
       </c>
       <c r="D4" s="1">
         <v>0.36</v>
       </c>
       <c r="E4" s="1">
         <f t="shared" si="0"/>
         <v>7.03</v>
       </c>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A5" s="7">
+      <c r="A5" s="2">
         <v>2021</v>
       </c>
-      <c r="B5" s="8">
+      <c r="B5" s="3">
         <v>4</v>
       </c>
       <c r="C5" s="1">
         <v>8.16</v>
       </c>
       <c r="D5" s="1">
         <v>0.25</v>
       </c>
       <c r="E5" s="1">
         <f t="shared" si="0"/>
         <v>8.41</v>
       </c>
     </row>
     <row r="6" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A6" s="7">
+      <c r="A6" s="2">
         <v>2021</v>
       </c>
-      <c r="B6" s="8">
+      <c r="B6" s="3">
         <v>5</v>
       </c>
       <c r="C6" s="1">
         <v>7.41</v>
       </c>
       <c r="D6" s="1">
         <v>0.25</v>
       </c>
       <c r="E6" s="1">
         <f t="shared" si="0"/>
         <v>7.66</v>
       </c>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A7" s="7">
+      <c r="A7" s="2">
         <v>2021</v>
       </c>
-      <c r="B7" s="8">
+      <c r="B7" s="3">
         <v>6</v>
       </c>
       <c r="C7" s="1">
         <v>6.93</v>
       </c>
       <c r="D7" s="1">
         <v>0.19</v>
       </c>
       <c r="E7" s="1">
         <f t="shared" si="0"/>
         <v>7.12</v>
       </c>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A8" s="7">
+      <c r="A8" s="2">
         <v>2021</v>
       </c>
-      <c r="B8" s="8">
+      <c r="B8" s="3">
         <v>7</v>
       </c>
       <c r="C8" s="1">
         <v>7.35</v>
       </c>
       <c r="D8" s="1">
         <v>0.49</v>
       </c>
       <c r="E8" s="1">
         <f t="shared" si="0"/>
         <v>7.84</v>
       </c>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A9" s="7">
+      <c r="A9" s="2">
         <v>2021</v>
       </c>
-      <c r="B9" s="8">
+      <c r="B9" s="3">
         <v>8</v>
       </c>
       <c r="C9" s="1">
         <v>8.81</v>
       </c>
       <c r="D9" s="1">
         <v>0.54</v>
       </c>
       <c r="E9" s="1">
         <f t="shared" si="0"/>
         <v>9.3500000000000014</v>
       </c>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A10" s="7">
+      <c r="A10" s="2">
         <v>2021</v>
       </c>
-      <c r="B10" s="8">
+      <c r="B10" s="3">
         <v>9</v>
       </c>
       <c r="C10" s="1">
         <v>5.79</v>
       </c>
       <c r="D10" s="1">
         <v>0.31</v>
       </c>
       <c r="E10" s="1">
         <f t="shared" si="0"/>
         <v>6.1</v>
       </c>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A11" s="7">
+      <c r="A11" s="2">
         <v>2021</v>
       </c>
-      <c r="B11" s="8">
+      <c r="B11" s="3">
         <v>10</v>
       </c>
       <c r="C11" s="1">
         <v>5.48</v>
       </c>
       <c r="D11" s="1">
         <v>0.12</v>
       </c>
       <c r="E11" s="1">
         <f t="shared" si="0"/>
         <v>5.6000000000000005</v>
       </c>
     </row>
     <row r="12" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A12" s="7">
+      <c r="A12" s="2">
         <v>2021</v>
       </c>
-      <c r="B12" s="8">
+      <c r="B12" s="3">
         <v>11</v>
       </c>
       <c r="C12" s="1">
         <v>5.58</v>
       </c>
       <c r="D12" s="1">
         <v>0.19</v>
       </c>
       <c r="E12" s="1">
         <f t="shared" si="0"/>
         <v>5.7700000000000005</v>
       </c>
     </row>
     <row r="13" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A13" s="7">
+      <c r="A13" s="2">
         <v>2021</v>
       </c>
-      <c r="B13" s="8">
+      <c r="B13" s="3">
         <v>12</v>
       </c>
       <c r="C13" s="1">
         <v>8.3000000000000007</v>
       </c>
       <c r="D13" s="1">
         <v>0.21</v>
       </c>
       <c r="E13" s="1">
         <f t="shared" si="0"/>
         <v>8.5100000000000016</v>
       </c>
     </row>
     <row r="14" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A14" s="7">
+      <c r="A14" s="2">
         <v>2022</v>
       </c>
-      <c r="B14" s="8">
+      <c r="B14" s="3">
         <v>1</v>
       </c>
       <c r="C14" s="1">
         <v>9.24</v>
       </c>
       <c r="D14" s="1">
         <v>0.03</v>
       </c>
       <c r="E14" s="1">
         <f>C14+D14</f>
         <v>9.27</v>
       </c>
     </row>
     <row r="15" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A15" s="7">
+      <c r="A15" s="2">
         <v>2022</v>
       </c>
-      <c r="B15" s="8">
+      <c r="B15" s="3">
         <v>2</v>
       </c>
       <c r="C15" s="1">
         <v>6</v>
       </c>
       <c r="D15" s="1">
         <v>0</v>
       </c>
       <c r="E15" s="1">
         <f t="shared" ref="E15:E25" si="1">C15+D15</f>
         <v>6</v>
       </c>
     </row>
     <row r="16" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A16" s="7">
+      <c r="A16" s="2">
         <v>2022</v>
       </c>
-      <c r="B16" s="8">
+      <c r="B16" s="3">
         <v>3</v>
       </c>
       <c r="C16" s="1">
         <v>6.26</v>
       </c>
       <c r="D16" s="1">
         <v>0</v>
       </c>
       <c r="E16" s="1">
         <f t="shared" si="1"/>
         <v>6.26</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A17" s="7">
+      <c r="A17" s="2">
         <v>2022</v>
       </c>
-      <c r="B17" s="8">
+      <c r="B17" s="3">
         <v>4</v>
       </c>
       <c r="C17" s="1">
         <v>6.62</v>
       </c>
       <c r="D17" s="1">
         <v>0.02</v>
       </c>
       <c r="E17" s="1">
         <f t="shared" si="1"/>
         <v>6.64</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A18" s="7">
+      <c r="A18" s="2">
         <v>2022</v>
       </c>
-      <c r="B18" s="8">
+      <c r="B18" s="3">
         <v>5</v>
       </c>
       <c r="C18" s="1">
         <v>6.56</v>
       </c>
       <c r="D18" s="1">
         <v>0.25</v>
       </c>
       <c r="E18" s="1">
         <f t="shared" si="1"/>
         <v>6.81</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A19" s="7">
+      <c r="A19" s="2">
         <v>2022</v>
       </c>
-      <c r="B19" s="8">
+      <c r="B19" s="3">
         <v>6</v>
       </c>
       <c r="C19" s="1">
         <v>5.92</v>
       </c>
       <c r="D19" s="1">
         <v>0.12</v>
       </c>
       <c r="E19" s="1">
         <f t="shared" si="1"/>
         <v>6.04</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A20" s="7">
+      <c r="A20" s="2">
         <v>2022</v>
       </c>
-      <c r="B20" s="8">
+      <c r="B20" s="3">
         <v>7</v>
       </c>
       <c r="C20" s="1">
         <v>6.68</v>
       </c>
       <c r="D20" s="1">
         <v>0.01</v>
       </c>
       <c r="E20" s="1">
         <f t="shared" si="1"/>
         <v>6.6899999999999995</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A21" s="7">
+      <c r="A21" s="2">
         <v>2022</v>
       </c>
-      <c r="B21" s="8">
+      <c r="B21" s="3">
         <v>8</v>
       </c>
       <c r="C21" s="1">
         <v>6.17</v>
       </c>
       <c r="D21" s="1">
         <v>0</v>
       </c>
       <c r="E21" s="1">
         <f t="shared" si="1"/>
         <v>6.17</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A22" s="7">
+      <c r="A22" s="2">
         <v>2022</v>
       </c>
-      <c r="B22" s="8">
+      <c r="B22" s="3">
         <v>9</v>
       </c>
       <c r="C22" s="1">
         <v>4.29</v>
       </c>
       <c r="D22" s="1">
         <v>0.06</v>
       </c>
       <c r="E22" s="1">
         <f t="shared" si="1"/>
         <v>4.3499999999999996</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A23" s="7">
+      <c r="A23" s="2">
         <v>2022</v>
       </c>
-      <c r="B23" s="8">
+      <c r="B23" s="3">
         <v>10</v>
       </c>
       <c r="C23" s="1">
         <v>5.07</v>
       </c>
       <c r="D23" s="1">
         <v>0.01</v>
       </c>
       <c r="E23" s="1">
         <f t="shared" si="1"/>
         <v>5.08</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A24" s="7">
+      <c r="A24" s="2">
         <v>2022</v>
       </c>
-      <c r="B24" s="8">
+      <c r="B24" s="3">
         <v>11</v>
       </c>
       <c r="C24" s="1">
         <v>6.06</v>
       </c>
       <c r="D24" s="1">
         <v>0.02</v>
       </c>
       <c r="E24" s="1">
         <f t="shared" si="1"/>
         <v>6.0799999999999992</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A25" s="7">
+      <c r="A25" s="2">
         <v>2022</v>
       </c>
-      <c r="B25" s="8">
+      <c r="B25" s="3">
         <v>12</v>
       </c>
       <c r="C25" s="1">
         <v>6.21</v>
       </c>
       <c r="D25" s="1">
         <v>0.04</v>
       </c>
       <c r="E25" s="1">
         <f t="shared" si="1"/>
         <v>6.25</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A26" s="7">
+      <c r="A26" s="2">
         <v>2023</v>
       </c>
-      <c r="B26" s="8">
+      <c r="B26" s="3">
         <v>1</v>
       </c>
       <c r="C26" s="2">
         <v>4.92</v>
       </c>
       <c r="D26" s="2">
         <v>0.02</v>
       </c>
       <c r="E26" s="2">
         <v>4.9399999999999995</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A27" s="7">
+      <c r="A27" s="2">
         <v>2023</v>
       </c>
-      <c r="B27" s="8">
+      <c r="B27" s="3">
         <v>2</v>
       </c>
       <c r="C27" s="2">
         <v>6.17</v>
       </c>
       <c r="D27" s="2">
         <v>0.03</v>
       </c>
       <c r="E27" s="2">
         <v>6.2</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A28" s="7">
+      <c r="A28" s="2">
         <v>2023</v>
       </c>
-      <c r="B28" s="8">
+      <c r="B28" s="3">
         <v>3</v>
       </c>
       <c r="C28" s="2">
         <v>5.83</v>
       </c>
       <c r="D28" s="2">
         <v>0</v>
       </c>
       <c r="E28" s="2">
         <v>5.83</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A29" s="7">
+      <c r="A29" s="2">
         <v>2023</v>
       </c>
-      <c r="B29" s="8">
+      <c r="B29" s="3">
         <v>4</v>
       </c>
       <c r="C29" s="2">
         <v>5.17</v>
       </c>
       <c r="D29" s="2">
         <v>0.01</v>
       </c>
       <c r="E29" s="2">
         <v>5.18</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A30" s="7">
+      <c r="A30" s="2">
         <v>2023</v>
       </c>
-      <c r="B30" s="8">
+      <c r="B30" s="3">
         <v>5</v>
       </c>
       <c r="C30" s="2">
         <v>4.8600000000000003</v>
       </c>
       <c r="D30" s="2">
         <v>0.19</v>
       </c>
       <c r="E30" s="2">
         <v>5.0500000000000007</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A31" s="7">
+      <c r="A31" s="2">
         <v>2023</v>
       </c>
-      <c r="B31" s="8">
+      <c r="B31" s="3">
         <v>6</v>
       </c>
       <c r="C31" s="2">
         <v>5.49</v>
       </c>
       <c r="D31" s="2">
         <v>0.12</v>
       </c>
       <c r="E31" s="2">
         <v>5.61</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A32" s="7">
+      <c r="A32" s="2">
         <v>2023</v>
       </c>
-      <c r="B32" s="8">
+      <c r="B32" s="3">
         <v>7</v>
       </c>
       <c r="C32" s="1">
         <v>4.8600000000000003</v>
       </c>
       <c r="D32" s="1">
         <v>0.19</v>
       </c>
       <c r="E32" s="1">
         <f t="shared" ref="E32:E37" si="2">C32+D32</f>
         <v>5.0500000000000007</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A33" s="7">
+      <c r="A33" s="2">
         <v>2023</v>
       </c>
-      <c r="B33" s="8">
+      <c r="B33" s="3">
         <v>8</v>
       </c>
       <c r="C33" s="1">
         <v>7.18</v>
       </c>
       <c r="D33" s="1">
         <v>0.01</v>
       </c>
       <c r="E33" s="1">
         <f t="shared" si="2"/>
         <v>7.1899999999999995</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A34" s="7">
+      <c r="A34" s="2">
         <v>2023</v>
       </c>
-      <c r="B34" s="8">
+      <c r="B34" s="3">
         <v>9</v>
       </c>
       <c r="C34" s="1">
         <v>6.72</v>
       </c>
       <c r="D34" s="1">
         <v>0.03</v>
       </c>
       <c r="E34" s="1">
         <f t="shared" si="2"/>
         <v>6.75</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A35" s="7">
+      <c r="A35" s="2">
         <v>2023</v>
       </c>
-      <c r="B35" s="8">
+      <c r="B35" s="3">
         <v>10</v>
       </c>
       <c r="C35" s="1">
         <v>7.06</v>
       </c>
       <c r="D35" s="1">
         <v>0.01</v>
       </c>
       <c r="E35" s="1">
         <f t="shared" si="2"/>
         <v>7.0699999999999994</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A36" s="7">
+      <c r="A36" s="2">
         <v>2023</v>
       </c>
-      <c r="B36" s="8">
+      <c r="B36" s="3">
         <v>11</v>
       </c>
       <c r="C36" s="1">
         <v>6.94</v>
       </c>
       <c r="D36" s="1">
         <v>0</v>
       </c>
       <c r="E36" s="1">
         <f t="shared" si="2"/>
         <v>6.94</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A37" s="7">
+      <c r="A37" s="2">
         <v>2023</v>
       </c>
-      <c r="B37" s="8">
+      <c r="B37" s="3">
         <v>12</v>
       </c>
       <c r="C37" s="1">
         <v>7.7</v>
       </c>
       <c r="D37" s="1">
         <v>0.04</v>
       </c>
       <c r="E37" s="1">
         <f t="shared" si="2"/>
         <v>7.74</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A38" s="7">
+      <c r="A38" s="2">
         <v>2024</v>
       </c>
-      <c r="B38" s="8">
+      <c r="B38" s="3">
         <v>1</v>
       </c>
       <c r="C38" s="1">
         <v>6.8</v>
       </c>
       <c r="D38" s="1">
         <v>0.03</v>
       </c>
       <c r="E38" s="1">
         <f>C38+D38</f>
         <v>6.83</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A39" s="7">
+      <c r="A39" s="2">
         <v>2024</v>
       </c>
-      <c r="B39" s="8">
+      <c r="B39" s="3">
         <v>2</v>
       </c>
       <c r="C39" s="1">
         <v>7.29</v>
       </c>
       <c r="D39" s="1">
         <v>0.04</v>
       </c>
       <c r="E39" s="1">
         <f t="shared" ref="E39:E49" si="3">C39+D39</f>
         <v>7.33</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A40" s="7">
+      <c r="A40" s="2">
         <v>2024</v>
       </c>
-      <c r="B40" s="8">
+      <c r="B40" s="3">
         <v>3</v>
       </c>
       <c r="C40" s="1">
         <v>7.6</v>
       </c>
       <c r="D40" s="1">
         <v>0</v>
       </c>
       <c r="E40" s="1">
         <f t="shared" si="3"/>
         <v>7.6</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A41" s="7">
+      <c r="A41" s="2">
         <v>2024</v>
       </c>
-      <c r="B41" s="8">
+      <c r="B41" s="3">
         <v>4</v>
       </c>
       <c r="C41" s="1">
         <v>7.3</v>
       </c>
       <c r="D41" s="1">
         <v>0.01</v>
       </c>
       <c r="E41" s="1">
         <f t="shared" si="3"/>
         <v>7.31</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A42" s="7">
+      <c r="A42" s="2">
         <v>2024</v>
       </c>
-      <c r="B42" s="8">
+      <c r="B42" s="3">
         <v>5</v>
       </c>
       <c r="C42" s="1">
         <v>7.89</v>
       </c>
       <c r="D42" s="1">
         <v>0.19</v>
       </c>
       <c r="E42" s="1">
         <f t="shared" si="3"/>
         <v>8.08</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A43" s="7">
+      <c r="A43" s="2">
         <v>2024</v>
       </c>
-      <c r="B43" s="8">
+      <c r="B43" s="3">
         <v>6</v>
       </c>
       <c r="C43" s="1">
         <v>7.95</v>
       </c>
       <c r="D43" s="1">
         <v>0.11</v>
       </c>
       <c r="E43" s="1">
         <f t="shared" si="3"/>
         <v>8.06</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A44" s="7">
+      <c r="A44" s="2">
         <v>2024</v>
       </c>
-      <c r="B44" s="8">
+      <c r="B44" s="3">
         <v>7</v>
       </c>
       <c r="C44" s="2">
         <v>7.94</v>
       </c>
       <c r="D44" s="2">
         <v>0.02</v>
       </c>
       <c r="E44" s="1">
         <f t="shared" si="3"/>
         <v>7.96</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A45" s="7">
+      <c r="A45" s="2">
         <v>2024</v>
       </c>
-      <c r="B45" s="8">
+      <c r="B45" s="3">
         <v>8</v>
       </c>
       <c r="C45" s="2">
         <v>10.81</v>
       </c>
       <c r="D45" s="2">
         <v>0</v>
       </c>
       <c r="E45" s="1">
         <f t="shared" si="3"/>
         <v>10.81</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A46" s="7">
+      <c r="A46" s="2">
         <v>2024</v>
       </c>
-      <c r="B46" s="8">
+      <c r="B46" s="3">
         <v>9</v>
       </c>
       <c r="C46" s="2">
         <v>7.84</v>
       </c>
       <c r="D46" s="2">
         <v>0.09</v>
       </c>
       <c r="E46" s="1">
         <f t="shared" si="3"/>
         <v>7.93</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A47" s="7">
+      <c r="A47" s="2">
         <v>2024</v>
       </c>
-      <c r="B47" s="8">
+      <c r="B47" s="3">
         <v>10</v>
       </c>
       <c r="C47" s="2">
         <v>7.49</v>
       </c>
       <c r="D47" s="2">
         <v>0.01</v>
       </c>
       <c r="E47" s="1">
         <f t="shared" si="3"/>
         <v>7.5</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A48" s="7">
+      <c r="A48" s="2">
         <v>2024</v>
       </c>
-      <c r="B48" s="8">
+      <c r="B48" s="3">
         <v>11</v>
       </c>
       <c r="C48" s="2">
         <v>7.21</v>
       </c>
       <c r="D48" s="2">
         <v>0.01</v>
       </c>
       <c r="E48" s="1">
         <f t="shared" si="3"/>
         <v>7.22</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A49" s="7">
+      <c r="A49" s="2">
         <v>2024</v>
       </c>
-      <c r="B49" s="8">
+      <c r="B49" s="3">
         <v>12</v>
       </c>
       <c r="C49" s="2">
         <v>6.65</v>
       </c>
       <c r="D49" s="2">
         <v>0</v>
       </c>
       <c r="E49" s="1">
         <f t="shared" si="3"/>
         <v>6.65</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A50" s="7">
+      <c r="A50" s="2">
         <v>2025</v>
       </c>
-      <c r="B50" s="8">
+      <c r="B50" s="3">
         <v>1</v>
       </c>
       <c r="C50" s="1">
         <v>7.09</v>
       </c>
       <c r="D50" s="1">
         <v>0.28999999999999998</v>
       </c>
       <c r="E50" s="1">
         <f>C50+D50</f>
         <v>7.38</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A51" s="7">
+      <c r="A51" s="2">
         <v>2025</v>
       </c>
-      <c r="B51" s="8">
+      <c r="B51" s="3">
         <v>2</v>
       </c>
       <c r="C51" s="1">
         <v>7.66</v>
       </c>
       <c r="D51" s="1">
         <v>0.48</v>
       </c>
       <c r="E51" s="1">
         <f t="shared" ref="E51:E61" si="4">C51+D51</f>
         <v>8.14</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A52" s="7">
+      <c r="A52" s="2">
         <v>2025</v>
       </c>
-      <c r="B52" s="8">
+      <c r="B52" s="3">
         <v>3</v>
       </c>
       <c r="C52" s="1">
         <v>7.93</v>
       </c>
       <c r="D52" s="1">
         <v>0.47</v>
       </c>
       <c r="E52" s="1">
         <f t="shared" si="4"/>
         <v>8.4</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A53" s="7">
+      <c r="A53" s="2">
         <v>2025</v>
       </c>
-      <c r="B53" s="8">
+      <c r="B53" s="3">
         <v>4</v>
       </c>
       <c r="C53" s="1">
         <v>7</v>
       </c>
       <c r="D53" s="1">
         <v>0.4</v>
       </c>
       <c r="E53" s="1">
         <f t="shared" si="4"/>
         <v>7.4</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A54" s="7">
+      <c r="A54" s="2">
         <v>2025</v>
       </c>
-      <c r="B54" s="8">
+      <c r="B54" s="3">
         <v>5</v>
       </c>
       <c r="C54" s="1">
         <v>6.54</v>
       </c>
       <c r="D54" s="1">
         <v>0.15</v>
       </c>
       <c r="E54" s="1">
         <f t="shared" si="4"/>
         <v>6.69</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A55" s="7">
+      <c r="A55" s="2">
         <v>2025</v>
       </c>
-      <c r="B55" s="8">
+      <c r="B55" s="3">
         <v>6</v>
       </c>
       <c r="C55" s="1">
         <v>6.94</v>
       </c>
       <c r="D55" s="1">
         <v>0.17</v>
       </c>
       <c r="E55" s="1">
         <f t="shared" si="4"/>
         <v>7.11</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A56" s="7">
+      <c r="A56" s="2">
         <v>2025</v>
       </c>
-      <c r="B56" s="8">
+      <c r="B56" s="3">
         <v>7</v>
       </c>
       <c r="C56" s="1">
         <v>8.67</v>
       </c>
       <c r="D56" s="1">
         <v>0.26</v>
       </c>
       <c r="E56" s="1">
         <f t="shared" si="4"/>
         <v>8.93</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A57" s="7">
+      <c r="A57" s="2">
         <v>2025</v>
       </c>
-      <c r="B57" s="8">
+      <c r="B57" s="3">
         <v>8</v>
       </c>
       <c r="C57" s="1">
         <v>10.76</v>
       </c>
       <c r="D57" s="1">
         <v>0.56999999999999995</v>
       </c>
       <c r="E57" s="1">
         <f t="shared" si="4"/>
         <v>11.33</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A58" s="7">
+      <c r="A58" s="2">
         <v>2025</v>
       </c>
-      <c r="B58" s="8">
+      <c r="B58" s="3">
         <v>9</v>
       </c>
       <c r="C58" s="1">
         <v>7.82</v>
       </c>
       <c r="D58" s="1">
         <v>0.36</v>
       </c>
       <c r="E58" s="1">
         <f t="shared" si="4"/>
         <v>8.18</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A59" s="7">
+      <c r="A59" s="2">
         <v>2025</v>
       </c>
-      <c r="B59" s="8">
+      <c r="B59" s="3">
         <v>10</v>
       </c>
       <c r="C59" s="1">
         <v>7.65</v>
       </c>
       <c r="D59" s="1">
         <v>0.41</v>
       </c>
       <c r="E59" s="1">
         <f t="shared" si="4"/>
         <v>8.06</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A60" s="7">
+      <c r="A60" s="2">
         <v>2025</v>
       </c>
-      <c r="B60" s="8">
+      <c r="B60" s="3">
         <v>11</v>
       </c>
       <c r="C60" s="1">
         <v>7.85</v>
       </c>
       <c r="D60" s="1">
         <v>0.59</v>
       </c>
       <c r="E60" s="1">
         <f t="shared" si="4"/>
         <v>8.44</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A61" s="7">
+      <c r="A61" s="2">
         <v>2025</v>
       </c>
-      <c r="B61" s="8">
+      <c r="B61" s="3">
         <v>12</v>
       </c>
       <c r="C61" s="1">
         <v>8.66</v>
       </c>
       <c r="D61" s="1">
         <v>0.62</v>
       </c>
       <c r="E61" s="1">
         <f t="shared" si="4"/>
         <v>9.2799999999999994</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A62" s="2">
+        <v>2026</v>
+      </c>
+      <c r="B62" s="3">
+        <v>1</v>
+      </c>
+      <c r="C62" s="1">
+        <v>8.09</v>
+      </c>
+      <c r="D62" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="E62" s="1">
+        <f>C62+D62</f>
+        <v>8.5299999999999994</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A63" s="2">
+        <v>2026</v>
+      </c>
+      <c r="B63" s="3">
+        <v>2</v>
+      </c>
+      <c r="C63" s="1">
+        <v>7.86</v>
+      </c>
+      <c r="D63" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="E63" s="1">
+        <f t="shared" ref="E63:E67" si="5">C63+D63</f>
+        <v>8.2200000000000006</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A64" s="2">
+        <v>2026</v>
+      </c>
+      <c r="B64" s="3">
+        <v>3</v>
+      </c>
+      <c r="C64" s="1">
+        <v>7.33</v>
+      </c>
+      <c r="D64" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="E64" s="1">
+        <f t="shared" si="5"/>
+        <v>7.36</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A65" s="2">
+        <v>2026</v>
+      </c>
+      <c r="B65" s="3">
+        <v>4</v>
+      </c>
+      <c r="C65" s="1">
+        <v>7.2</v>
+      </c>
+      <c r="D65" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="E65" s="1">
+        <f t="shared" si="5"/>
+        <v>7.22</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A66" s="2">
+        <v>2026</v>
+      </c>
+      <c r="B66" s="3">
+        <v>5</v>
+      </c>
+      <c r="C66" s="1">
+        <v>5.82</v>
+      </c>
+      <c r="D66" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="E66" s="1">
+        <f t="shared" si="5"/>
+        <v>5.84</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A67" s="2">
+        <v>2026</v>
+      </c>
+      <c r="B67" s="3">
+        <v>6</v>
+      </c>
+      <c r="C67" s="1">
+        <v>5.41</v>
+      </c>
+      <c r="D67" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="E67" s="1">
+        <f t="shared" si="5"/>
+        <v>5.83</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>