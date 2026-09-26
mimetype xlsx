--- v0 (2026-07-07)
+++ v1 (2026-09-26)
@@ -1,81 +1,81 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Z:\Arabako Gobernu Irekia\01. ARABA IREKIA\06- Open Data\Ogasuna, Finantzak eta Aurrekontuak\OBE-PMP Proveedores\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{8E73F70C-B421-45E9-A5BA-F51AC91E7CC0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{5D800FE3-7A2F-41C6-827C-A2825E574EC3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{9FC6DC40-8E69-4E05-A0D3-EAB088D95F89}"/>
   </bookViews>
   <sheets>
     <sheet name="obe_pmp" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="129" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="131" uniqueCount="32">
   <si>
     <t>Epea egunetan/Periodo en días</t>
   </si>
   <si>
     <t>Urtarrila/Enero</t>
   </si>
   <si>
     <t xml:space="preserve">Urtea/Año </t>
   </si>
   <si>
     <t>Hilabetea/Mes</t>
   </si>
   <si>
     <t>Otsaila/Febrero</t>
   </si>
   <si>
     <t>Martxoa/Marzo</t>
   </si>
   <si>
     <t>Apirila/Abril</t>
   </si>
   <si>
     <t>Maiatza/Mayo</t>
   </si>
   <si>
@@ -121,50 +121,56 @@
     <t>(5,65)</t>
   </si>
   <si>
     <t>(8,00)</t>
   </si>
   <si>
     <t>2,63</t>
   </si>
   <si>
     <t>7,57</t>
   </si>
   <si>
     <t>(1,85)</t>
   </si>
   <si>
     <t>(9,17)</t>
   </si>
   <si>
     <t>(9,21)</t>
   </si>
   <si>
     <t>(12,18)</t>
   </si>
   <si>
     <t>Mayo/Maiatza</t>
+  </si>
+  <si>
+    <t>Junio/Ekaina</t>
+  </si>
+  <si>
+    <t>Julio/Uztaila</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.00;\(0.00\);0"/>
   </numFmts>
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
@@ -504,54 +510,54 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4C4A6E6B-4545-4961-86FC-8E3E426551BF}">
-  <dimension ref="A1:C114"/>
+  <dimension ref="A1:C116"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="I11" sqref="I11"/>
+      <selection activeCell="G12" sqref="G12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="11.42578125" style="3"/>
     <col min="2" max="2" width="16.85546875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="29" style="3" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A2" s="2">
         <v>2026</v>
       </c>
       <c r="B2" s="1" t="s">
@@ -585,1233 +591,1255 @@
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A5" s="2">
         <v>2026</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="6">
         <v>16.559999999999999</v>
       </c>
     </row>
     <row r="6" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A6" s="2">
         <v>2026</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>29</v>
       </c>
       <c r="C6" s="6">
         <v>18.350000000000001</v>
       </c>
     </row>
     <row r="7" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A7" s="2">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>20.85</v>
+        <v>30</v>
+      </c>
+      <c r="C7" s="6">
+        <v>13.83</v>
       </c>
     </row>
     <row r="8" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A8" s="2">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>21.41</v>
+        <v>31</v>
+      </c>
+      <c r="C8" s="6">
+        <v>14.18</v>
       </c>
     </row>
     <row r="9" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A9" s="2">
         <v>2025</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="C9" s="2">
-        <v>17.84</v>
+        <v>20.85</v>
       </c>
     </row>
     <row r="10" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A10" s="2">
         <v>2025</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="C10" s="2">
-        <v>20.22</v>
+        <v>21.41</v>
       </c>
     </row>
     <row r="11" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A11" s="2">
         <v>2025</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="C11" s="2">
-        <v>22.25</v>
+        <v>17.84</v>
       </c>
     </row>
     <row r="12" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A12" s="2">
         <v>2025</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="C12" s="2">
-        <v>21.21</v>
+        <v>20.22</v>
       </c>
     </row>
     <row r="13" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A13" s="2">
         <v>2025</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="C13" s="2">
-        <v>17.27</v>
+        <v>22.25</v>
       </c>
     </row>
     <row r="14" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A14" s="2">
         <v>2025</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="C14" s="2">
-        <v>18.63</v>
+        <v>21.21</v>
       </c>
     </row>
     <row r="15" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A15" s="2">
         <v>2025</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C15" s="2">
-        <v>17.02</v>
+        <v>17.27</v>
       </c>
     </row>
     <row r="16" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A16" s="2">
         <v>2025</v>
       </c>
-      <c r="B16" t="s">
-        <v>13</v>
+      <c r="B16" s="1" t="s">
+        <v>10</v>
       </c>
       <c r="C16" s="2">
-        <v>15.29</v>
+        <v>18.63</v>
       </c>
     </row>
     <row r="17" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A17" s="2">
         <v>2025</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C17" s="2">
-        <v>13.92</v>
+        <v>17.02</v>
       </c>
     </row>
     <row r="18" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A18" s="2">
         <v>2025</v>
       </c>
-      <c r="B18" s="1" t="s">
+      <c r="B18" t="s">
+        <v>13</v>
+      </c>
+      <c r="C18" s="2">
+        <v>15.29</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A19" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="C19" s="2">
+        <v>13.92</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A20" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B20" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="C18" s="2">
+      <c r="C20" s="2">
         <v>16.89</v>
-      </c>
-[...20 lines deleted...]
-        <v>23.26</v>
       </c>
     </row>
     <row r="21" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>2024</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="C21" s="3">
-        <v>17.420000000000002</v>
+        <v>22.58</v>
       </c>
     </row>
     <row r="22" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>2024</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>16.28</v>
+        <v>4</v>
+      </c>
+      <c r="C22" s="2">
+        <v>23.26</v>
       </c>
     </row>
     <row r="23" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>2024</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="C23" s="3">
-        <v>14.56</v>
+        <v>17.420000000000002</v>
       </c>
     </row>
     <row r="24" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>2024</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="C24" s="3">
-        <v>16.63</v>
+        <v>16.28</v>
       </c>
     </row>
     <row r="25" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>2024</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="C25" s="3">
-        <v>15.85</v>
+        <v>14.56</v>
       </c>
     </row>
     <row r="26" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>2024</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="C26" s="3">
-        <v>20.02</v>
+        <v>16.63</v>
       </c>
     </row>
     <row r="27" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>2024</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C27" s="3">
-        <v>19.239999999999998</v>
+        <v>15.85</v>
       </c>
     </row>
     <row r="28" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>2024</v>
       </c>
-      <c r="B28" t="s">
-        <v>13</v>
+      <c r="B28" s="1" t="s">
+        <v>10</v>
       </c>
       <c r="C28" s="3">
-        <v>15.89</v>
+        <v>20.02</v>
       </c>
     </row>
     <row r="29" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>2024</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>16.8</v>
+        <v>12</v>
+      </c>
+      <c r="C29" s="3">
+        <v>19.239999999999998</v>
       </c>
     </row>
     <row r="30" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>2024</v>
       </c>
-      <c r="B30" s="1" t="s">
-[...3 lines deleted...]
-        <v>16.93</v>
+      <c r="B30" t="s">
+        <v>13</v>
+      </c>
+      <c r="C30" s="3">
+        <v>15.89</v>
       </c>
     </row>
     <row r="31" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>25.25</v>
+        <v>14</v>
+      </c>
+      <c r="C31" s="6">
+        <v>16.8</v>
       </c>
     </row>
     <row r="32" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>20.36</v>
+        <v>15</v>
+      </c>
+      <c r="C32" s="6">
+        <v>16.93</v>
       </c>
     </row>
     <row r="33" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>2023</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="C33" s="3">
-        <v>18.18</v>
+        <v>25.25</v>
       </c>
     </row>
     <row r="34" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>2023</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="C34" s="3">
-        <v>20.03</v>
+        <v>20.36</v>
       </c>
     </row>
     <row r="35" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>2023</v>
       </c>
-      <c r="B35" t="s">
-        <v>7</v>
+      <c r="B35" s="1" t="s">
+        <v>5</v>
       </c>
       <c r="C35" s="3">
-        <v>18.07</v>
+        <v>18.18</v>
       </c>
     </row>
     <row r="36" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>2023</v>
       </c>
-      <c r="B36" t="s">
-        <v>8</v>
+      <c r="B36" s="1" t="s">
+        <v>6</v>
       </c>
       <c r="C36" s="3">
-        <v>16.54</v>
+        <v>20.03</v>
       </c>
     </row>
     <row r="37" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>2023</v>
       </c>
       <c r="B37" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="C37" s="3">
-        <v>18.170000000000002</v>
+        <v>18.07</v>
       </c>
     </row>
     <row r="38" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>2023</v>
       </c>
       <c r="B38" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="C38" s="3">
-        <v>21.06</v>
+        <v>16.54</v>
       </c>
     </row>
     <row r="39" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>2023</v>
       </c>
       <c r="B39" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C39" s="3">
-        <v>24.19</v>
+        <v>18.170000000000002</v>
       </c>
     </row>
     <row r="40" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>2023</v>
       </c>
       <c r="B40" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="C40" s="3">
-        <v>22.23</v>
+        <v>21.06</v>
       </c>
     </row>
     <row r="41" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>2023</v>
       </c>
       <c r="B41" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C41" s="3">
-        <v>19.36</v>
+        <v>24.19</v>
       </c>
     </row>
     <row r="42" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>2023</v>
       </c>
       <c r="B42" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C42" s="3">
-        <v>17.59</v>
+        <v>22.23</v>
       </c>
     </row>
     <row r="43" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B43" t="s">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="C43" s="3">
-        <v>17.25</v>
+        <v>19.36</v>
       </c>
     </row>
     <row r="44" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B44" t="s">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="C44" s="3">
-        <v>17.260000000000002</v>
+        <v>17.59</v>
       </c>
     </row>
     <row r="45" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>2022</v>
       </c>
       <c r="B45" t="s">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="C45" s="3">
-        <v>15.63</v>
+        <v>17.25</v>
       </c>
     </row>
     <row r="46" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>2022</v>
       </c>
       <c r="B46" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="C46" s="3">
-        <v>15.45</v>
+        <v>17.260000000000002</v>
       </c>
     </row>
     <row r="47" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>2022</v>
       </c>
       <c r="B47" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="C47" s="3">
-        <v>13.27</v>
+        <v>15.63</v>
       </c>
     </row>
     <row r="48" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>2022</v>
       </c>
       <c r="B48" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="C48" s="3">
-        <v>15.21</v>
+        <v>15.45</v>
       </c>
     </row>
     <row r="49" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>2022</v>
       </c>
       <c r="B49" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="C49" s="3">
-        <v>14.68</v>
+        <v>13.27</v>
       </c>
     </row>
     <row r="50" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>2022</v>
       </c>
       <c r="B50" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="C50" s="3">
-        <v>19.190000000000001</v>
+        <v>15.21</v>
       </c>
     </row>
     <row r="51" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>2022</v>
       </c>
       <c r="B51" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C51" s="3">
-        <v>20.149999999999999</v>
+        <v>14.68</v>
       </c>
     </row>
     <row r="52" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>2022</v>
       </c>
       <c r="B52" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="C52" s="3">
-        <v>15.27</v>
+        <v>19.190000000000001</v>
       </c>
     </row>
     <row r="53" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>2022</v>
       </c>
       <c r="B53" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C53" s="3">
-        <v>13.91</v>
+        <v>20.149999999999999</v>
       </c>
     </row>
     <row r="54" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>2022</v>
       </c>
       <c r="B54" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C54" s="3">
-        <v>12.59</v>
+        <v>15.27</v>
       </c>
     </row>
     <row r="55" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
-        <v>2021</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>2022</v>
+      </c>
+      <c r="B55" t="s">
+        <v>14</v>
       </c>
       <c r="C55" s="3">
-        <v>16.64</v>
+        <v>13.91</v>
       </c>
     </row>
     <row r="56" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
-        <v>2021</v>
-[...5 lines deleted...]
-        <v>15.1</v>
+        <v>2022</v>
+      </c>
+      <c r="B56" t="s">
+        <v>15</v>
+      </c>
+      <c r="C56" s="3">
+        <v>12.59</v>
       </c>
     </row>
     <row r="57" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>2021</v>
       </c>
       <c r="B57" s="1" t="s">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="C57" s="3">
-        <v>10.83</v>
+        <v>16.64</v>
       </c>
     </row>
     <row r="58" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>2021</v>
       </c>
       <c r="B58" s="1" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>20.89</v>
+        <v>4</v>
+      </c>
+      <c r="C58" s="2">
+        <v>15.1</v>
       </c>
     </row>
     <row r="59" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>2021</v>
       </c>
       <c r="B59" s="1" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="C59" s="3">
-        <v>18.79</v>
+        <v>10.83</v>
       </c>
     </row>
     <row r="60" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>2021</v>
       </c>
       <c r="B60" s="1" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="C60" s="3">
-        <v>19.36</v>
+        <v>20.89</v>
       </c>
     </row>
     <row r="61" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>2021</v>
       </c>
       <c r="B61" s="1" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="C61" s="3">
-        <v>14.67</v>
+        <v>18.79</v>
       </c>
     </row>
     <row r="62" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>2021</v>
       </c>
       <c r="B62" s="1" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="C62" s="3">
-        <v>20.38</v>
+        <v>19.36</v>
       </c>
     </row>
     <row r="63" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>2021</v>
       </c>
       <c r="B63" s="1" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C63" s="3">
-        <v>18.3</v>
+        <v>14.67</v>
       </c>
     </row>
     <row r="64" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>2021</v>
       </c>
       <c r="B64" s="1" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="C64" s="3">
-        <v>14.65</v>
+        <v>20.38</v>
       </c>
     </row>
     <row r="65" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>2021</v>
       </c>
       <c r="B65" s="1" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>14.19</v>
+        <v>12</v>
+      </c>
+      <c r="C65" s="3">
+        <v>18.3</v>
       </c>
     </row>
     <row r="66" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>2021</v>
       </c>
       <c r="B66" s="1" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C66" s="3">
-        <v>10.3</v>
+        <v>14.65</v>
       </c>
     </row>
     <row r="67" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
-        <v>2020</v>
-[...5 lines deleted...]
-        <v>19.47</v>
+        <v>2021</v>
+      </c>
+      <c r="B67" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="C67" s="4">
+        <v>14.19</v>
       </c>
     </row>
     <row r="68" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
-        <v>2020</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>2021</v>
+      </c>
+      <c r="B68" s="1" t="s">
+        <v>15</v>
       </c>
       <c r="C68" s="3">
-        <v>18.5</v>
+        <v>10.3</v>
       </c>
     </row>
     <row r="69" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>2020</v>
       </c>
       <c r="B69" t="s">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="C69" s="3">
-        <v>14.98</v>
+        <v>19.47</v>
       </c>
     </row>
     <row r="70" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>2020</v>
       </c>
       <c r="B70" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="C70" s="3">
-        <v>14.22</v>
+        <v>18.5</v>
       </c>
     </row>
     <row r="71" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>2020</v>
       </c>
       <c r="B71" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="C71" s="3">
-        <v>17.89</v>
+        <v>14.98</v>
       </c>
     </row>
     <row r="72" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>2020</v>
       </c>
       <c r="B72" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="C72" s="3">
-        <v>19.36</v>
+        <v>14.22</v>
       </c>
     </row>
     <row r="73" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>2020</v>
       </c>
       <c r="B73" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="C73" s="3">
-        <v>15.2</v>
+        <v>17.89</v>
       </c>
     </row>
     <row r="74" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>2020</v>
       </c>
       <c r="B74" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="C74" s="3">
-        <v>24.29</v>
+        <v>19.36</v>
       </c>
     </row>
     <row r="75" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>2020</v>
       </c>
       <c r="B75" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C75" s="3">
-        <v>18.829999999999998</v>
+        <v>15.2</v>
       </c>
     </row>
     <row r="76" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>2020</v>
       </c>
       <c r="B76" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="C76" s="3">
-        <v>14.26</v>
+        <v>24.29</v>
       </c>
     </row>
     <row r="77" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>2020</v>
       </c>
       <c r="B77" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C77" s="3">
-        <v>14.63</v>
+        <v>18.829999999999998</v>
       </c>
     </row>
     <row r="78" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>2020</v>
       </c>
       <c r="B78" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C78" s="3">
-        <v>13.61</v>
+        <v>14.26</v>
       </c>
     </row>
     <row r="79" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="B79" t="s">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="C79" s="3">
-        <v>14.96</v>
+        <v>14.63</v>
       </c>
     </row>
     <row r="80" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="B80" t="s">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="C80" s="3">
-        <v>17.350000000000001</v>
+        <v>13.61</v>
       </c>
     </row>
     <row r="81" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>2019</v>
       </c>
       <c r="B81" t="s">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="C81" s="3">
-        <v>17.739999999999998</v>
+        <v>14.96</v>
       </c>
     </row>
     <row r="82" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>2019</v>
       </c>
       <c r="B82" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="C82" s="3">
-        <v>15.47</v>
+        <v>17.350000000000001</v>
       </c>
     </row>
     <row r="83" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>2019</v>
       </c>
       <c r="B83" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="C83" s="3">
-        <v>16.989999999999998</v>
+        <v>17.739999999999998</v>
       </c>
     </row>
     <row r="84" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>2019</v>
       </c>
       <c r="B84" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="C84" s="3">
-        <v>12.15</v>
+        <v>15.47</v>
       </c>
     </row>
     <row r="85" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>2019</v>
       </c>
       <c r="B85" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="C85" s="3">
-        <v>12.64</v>
+        <v>16.989999999999998</v>
       </c>
     </row>
     <row r="86" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>2019</v>
       </c>
       <c r="B86" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="C86" s="3">
-        <v>16.72</v>
+        <v>12.15</v>
       </c>
     </row>
     <row r="87" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>2019</v>
       </c>
       <c r="B87" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C87" s="3">
-        <v>15.49</v>
+        <v>12.64</v>
       </c>
     </row>
     <row r="88" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>2019</v>
       </c>
       <c r="B88" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="C88" s="3">
-        <v>16.079999999999998</v>
+        <v>16.72</v>
       </c>
     </row>
     <row r="89" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>2019</v>
       </c>
       <c r="B89" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C89" s="3">
-        <v>13.31</v>
+        <v>15.49</v>
       </c>
     </row>
     <row r="90" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>2019</v>
       </c>
       <c r="B90" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C90" s="3">
-        <v>16.7</v>
+        <v>16.079999999999998</v>
       </c>
     </row>
     <row r="91" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="B91" t="s">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>14</v>
+      </c>
+      <c r="C91" s="3">
+        <v>13.31</v>
       </c>
     </row>
     <row r="92" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="B92" t="s">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="C92" s="3">
-        <v>2.4300000000000002</v>
+        <v>16.7</v>
       </c>
     </row>
     <row r="93" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>2018</v>
       </c>
       <c r="B93" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>0.03</v>
+        <v>1</v>
+      </c>
+      <c r="C93" s="3" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="94" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>2018</v>
       </c>
       <c r="B94" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="C94" s="3">
-        <v>21.33</v>
+        <v>2.4300000000000002</v>
       </c>
     </row>
     <row r="95" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>2018</v>
       </c>
       <c r="B95" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="C95" s="3">
-        <v>17.649999999999999</v>
+        <v>0.03</v>
       </c>
     </row>
     <row r="96" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>2018</v>
       </c>
       <c r="B96" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="C96" s="3">
-        <v>15.3</v>
+        <v>21.33</v>
       </c>
     </row>
     <row r="97" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>2018</v>
       </c>
       <c r="B97" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="C97" s="3">
-        <v>20.05</v>
+        <v>17.649999999999999</v>
       </c>
     </row>
     <row r="98" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>2018</v>
       </c>
       <c r="B98" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="C98" s="3">
-        <v>19.14</v>
+        <v>15.3</v>
       </c>
     </row>
     <row r="99" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>2018</v>
       </c>
       <c r="B99" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C99" s="3">
-        <v>14.94</v>
+        <v>20.05</v>
       </c>
     </row>
     <row r="100" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>2018</v>
       </c>
       <c r="B100" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="C100" s="3">
-        <v>13.17</v>
+        <v>19.14</v>
       </c>
     </row>
     <row r="101" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>2018</v>
       </c>
       <c r="B101" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C101" s="3">
-        <v>12.36</v>
+        <v>14.94</v>
       </c>
     </row>
     <row r="102" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>2018</v>
       </c>
       <c r="B102" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C102" s="3">
-        <v>10.89</v>
+        <v>13.17</v>
       </c>
     </row>
     <row r="103" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
-        <v>2017</v>
-[...5 lines deleted...]
-        <v>17</v>
+        <v>2018</v>
+      </c>
+      <c r="B103" t="s">
+        <v>14</v>
+      </c>
+      <c r="C103" s="3">
+        <v>12.36</v>
       </c>
     </row>
     <row r="104" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
-        <v>2017</v>
-[...5 lines deleted...]
-        <v>18</v>
+        <v>2018</v>
+      </c>
+      <c r="B104" t="s">
+        <v>15</v>
+      </c>
+      <c r="C104" s="3">
+        <v>10.89</v>
       </c>
     </row>
     <row r="105" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>2017</v>
       </c>
       <c r="B105" s="1" t="s">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="C105" s="5" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
     </row>
     <row r="106" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>2017</v>
       </c>
       <c r="B106" s="1" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="C106" s="5" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
     </row>
     <row r="107" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>2017</v>
       </c>
       <c r="B107" s="1" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="C107" s="5" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
     </row>
     <row r="108" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>2017</v>
       </c>
       <c r="B108" s="1" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="C108" s="5" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
     </row>
     <row r="109" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>2017</v>
       </c>
       <c r="B109" s="1" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="C109" s="5" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
     </row>
     <row r="110" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>2017</v>
       </c>
       <c r="B110" s="1" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="C110" s="5" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
     </row>
     <row r="111" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>2017</v>
       </c>
       <c r="B111" s="1" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C111" s="5" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="112" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>2017</v>
       </c>
       <c r="B112" s="1" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="C112" s="5" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
     </row>
     <row r="113" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>2017</v>
       </c>
       <c r="B113" s="1" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C113" s="5" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
     </row>
     <row r="114" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>2017</v>
       </c>
       <c r="B114" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="C114" s="5" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="115" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A115" s="3">
+        <v>2017</v>
+      </c>
+      <c r="B115" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="C115" s="5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="116" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A116" s="3">
+        <v>2017</v>
+      </c>
+      <c r="B116" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="C114" s="5" t="s">
+      <c r="C116" s="5" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>