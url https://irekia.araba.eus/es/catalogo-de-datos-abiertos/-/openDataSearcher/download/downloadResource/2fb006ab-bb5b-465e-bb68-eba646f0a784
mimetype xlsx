--- v1 (2026-09-26)
+++ v2 (2026-10-16)
@@ -1,81 +1,81 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Z:\Arabako Gobernu Irekia\01. ARABA IREKIA\06- Open Data\Ogasuna, Finantzak eta Aurrekontuak\OBE-PMP Proveedores\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{5D800FE3-7A2F-41C6-827C-A2825E574EC3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{ABA6A2E3-926F-45BB-82EA-4D629498A559}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{9FC6DC40-8E69-4E05-A0D3-EAB088D95F89}"/>
   </bookViews>
   <sheets>
     <sheet name="obe_pmp" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="131" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="132" uniqueCount="33">
   <si>
     <t>Epea egunetan/Periodo en días</t>
   </si>
   <si>
     <t>Urtarrila/Enero</t>
   </si>
   <si>
     <t xml:space="preserve">Urtea/Año </t>
   </si>
   <si>
     <t>Hilabetea/Mes</t>
   </si>
   <si>
     <t>Otsaila/Febrero</t>
   </si>
   <si>
     <t>Martxoa/Marzo</t>
   </si>
   <si>
     <t>Apirila/Abril</t>
   </si>
   <si>
     <t>Maiatza/Mayo</t>
   </si>
   <si>
@@ -127,50 +127,53 @@
     <t>2,63</t>
   </si>
   <si>
     <t>7,57</t>
   </si>
   <si>
     <t>(1,85)</t>
   </si>
   <si>
     <t>(9,17)</t>
   </si>
   <si>
     <t>(9,21)</t>
   </si>
   <si>
     <t>(12,18)</t>
   </si>
   <si>
     <t>Mayo/Maiatza</t>
   </si>
   <si>
     <t>Junio/Ekaina</t>
   </si>
   <si>
     <t>Julio/Uztaila</t>
+  </si>
+  <si>
+    <t>Agosto/Abuztua</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.00;\(0.00\);0"/>
   </numFmts>
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
@@ -510,54 +513,54 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4C4A6E6B-4545-4961-86FC-8E3E426551BF}">
-  <dimension ref="A1:C116"/>
+  <dimension ref="A1:C117"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="G12" sqref="G12"/>
+      <selection activeCell="F15" sqref="F15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="11.42578125" style="3"/>
     <col min="2" max="2" width="16.85546875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="29" style="3" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A2" s="2">
         <v>2026</v>
       </c>
       <c r="B2" s="1" t="s">
@@ -613,1233 +616,1244 @@
     </row>
     <row r="7" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A7" s="2">
         <v>2026</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>30</v>
       </c>
       <c r="C7" s="6">
         <v>13.83</v>
       </c>
     </row>
     <row r="8" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A8" s="2">
         <v>2026</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C8" s="6">
         <v>14.18</v>
       </c>
     </row>
     <row r="9" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A9" s="2">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>20.85</v>
+        <v>32</v>
+      </c>
+      <c r="C9" s="6">
+        <v>18.440000000000001</v>
       </c>
     </row>
     <row r="10" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A10" s="2">
         <v>2025</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="C10" s="2">
-        <v>21.41</v>
+        <v>20.85</v>
       </c>
     </row>
     <row r="11" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A11" s="2">
         <v>2025</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="C11" s="2">
-        <v>17.84</v>
+        <v>21.41</v>
       </c>
     </row>
     <row r="12" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A12" s="2">
         <v>2025</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C12" s="2">
-        <v>20.22</v>
+        <v>17.84</v>
       </c>
     </row>
     <row r="13" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A13" s="2">
         <v>2025</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C13" s="2">
-        <v>22.25</v>
+        <v>20.22</v>
       </c>
     </row>
     <row r="14" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A14" s="2">
         <v>2025</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C14" s="2">
-        <v>21.21</v>
+        <v>22.25</v>
       </c>
     </row>
     <row r="15" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A15" s="2">
         <v>2025</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C15" s="2">
-        <v>17.27</v>
+        <v>21.21</v>
       </c>
     </row>
     <row r="16" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A16" s="2">
         <v>2025</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="C16" s="2">
-        <v>18.63</v>
+        <v>17.27</v>
       </c>
     </row>
     <row r="17" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A17" s="2">
         <v>2025</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="C17" s="2">
-        <v>17.02</v>
+        <v>18.63</v>
       </c>
     </row>
     <row r="18" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A18" s="2">
         <v>2025</v>
       </c>
-      <c r="B18" t="s">
-        <v>13</v>
+      <c r="B18" s="1" t="s">
+        <v>12</v>
       </c>
       <c r="C18" s="2">
-        <v>15.29</v>
+        <v>17.02</v>
       </c>
     </row>
     <row r="19" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A19" s="2">
         <v>2025</v>
       </c>
-      <c r="B19" s="1" t="s">
-        <v>14</v>
+      <c r="B19" t="s">
+        <v>13</v>
       </c>
       <c r="C19" s="2">
-        <v>13.92</v>
+        <v>15.29</v>
       </c>
     </row>
     <row r="20" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A20" s="2">
         <v>2025</v>
       </c>
       <c r="B20" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="C20" s="2">
+        <v>13.92</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A21" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B21" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="C20" s="2">
+      <c r="C21" s="2">
         <v>16.89</v>
-      </c>
-[...9 lines deleted...]
-        <v>22.58</v>
       </c>
     </row>
     <row r="22" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>2024</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>23.26</v>
+        <v>1</v>
+      </c>
+      <c r="C22" s="3">
+        <v>22.58</v>
       </c>
     </row>
     <row r="23" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>2024</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>17.420000000000002</v>
+        <v>4</v>
+      </c>
+      <c r="C23" s="2">
+        <v>23.26</v>
       </c>
     </row>
     <row r="24" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>2024</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C24" s="3">
-        <v>16.28</v>
+        <v>17.420000000000002</v>
       </c>
     </row>
     <row r="25" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>2024</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C25" s="3">
-        <v>14.56</v>
+        <v>16.28</v>
       </c>
     </row>
     <row r="26" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>2024</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C26" s="3">
-        <v>16.63</v>
+        <v>14.56</v>
       </c>
     </row>
     <row r="27" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>2024</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C27" s="3">
-        <v>15.85</v>
+        <v>16.63</v>
       </c>
     </row>
     <row r="28" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>2024</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="C28" s="3">
-        <v>20.02</v>
+        <v>15.85</v>
       </c>
     </row>
     <row r="29" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>2024</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="C29" s="3">
-        <v>19.239999999999998</v>
+        <v>20.02</v>
       </c>
     </row>
     <row r="30" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>2024</v>
       </c>
-      <c r="B30" t="s">
-        <v>13</v>
+      <c r="B30" s="1" t="s">
+        <v>12</v>
       </c>
       <c r="C30" s="3">
-        <v>15.89</v>
+        <v>19.239999999999998</v>
       </c>
     </row>
     <row r="31" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>2024</v>
       </c>
-      <c r="B31" s="1" t="s">
-[...3 lines deleted...]
-        <v>16.8</v>
+      <c r="B31" t="s">
+        <v>13</v>
+      </c>
+      <c r="C31" s="3">
+        <v>15.89</v>
       </c>
     </row>
     <row r="32" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>2024</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C32" s="6">
-        <v>16.93</v>
+        <v>16.8</v>
       </c>
     </row>
     <row r="33" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>25.25</v>
+        <v>15</v>
+      </c>
+      <c r="C33" s="6">
+        <v>16.93</v>
       </c>
     </row>
     <row r="34" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>2023</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="C34" s="3">
-        <v>20.36</v>
+        <v>25.25</v>
       </c>
     </row>
     <row r="35" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>2023</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="C35" s="3">
-        <v>18.18</v>
+        <v>20.36</v>
       </c>
     </row>
     <row r="36" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>2023</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C36" s="3">
-        <v>20.03</v>
+        <v>18.18</v>
       </c>
     </row>
     <row r="37" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>2023</v>
       </c>
-      <c r="B37" t="s">
-        <v>7</v>
+      <c r="B37" s="1" t="s">
+        <v>6</v>
       </c>
       <c r="C37" s="3">
-        <v>18.07</v>
+        <v>20.03</v>
       </c>
     </row>
     <row r="38" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>2023</v>
       </c>
       <c r="B38" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C38" s="3">
-        <v>16.54</v>
+        <v>18.07</v>
       </c>
     </row>
     <row r="39" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>2023</v>
       </c>
       <c r="B39" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C39" s="3">
-        <v>18.170000000000002</v>
+        <v>16.54</v>
       </c>
     </row>
     <row r="40" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>2023</v>
       </c>
       <c r="B40" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="C40" s="3">
-        <v>21.06</v>
+        <v>18.170000000000002</v>
       </c>
     </row>
     <row r="41" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>2023</v>
       </c>
       <c r="B41" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C41" s="3">
-        <v>24.19</v>
+        <v>21.06</v>
       </c>
     </row>
     <row r="42" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>2023</v>
       </c>
       <c r="B42" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C42" s="3">
-        <v>22.23</v>
+        <v>24.19</v>
       </c>
     </row>
     <row r="43" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>2023</v>
       </c>
       <c r="B43" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C43" s="3">
-        <v>19.36</v>
+        <v>22.23</v>
       </c>
     </row>
     <row r="44" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>2023</v>
       </c>
       <c r="B44" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C44" s="3">
-        <v>17.59</v>
+        <v>19.36</v>
       </c>
     </row>
     <row r="45" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B45" t="s">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="C45" s="3">
-        <v>17.25</v>
+        <v>17.59</v>
       </c>
     </row>
     <row r="46" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>2022</v>
       </c>
       <c r="B46" t="s">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="C46" s="3">
-        <v>17.260000000000002</v>
+        <v>17.25</v>
       </c>
     </row>
     <row r="47" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>2022</v>
       </c>
       <c r="B47" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="C47" s="3">
-        <v>15.63</v>
+        <v>17.260000000000002</v>
       </c>
     </row>
     <row r="48" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>2022</v>
       </c>
       <c r="B48" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C48" s="3">
-        <v>15.45</v>
+        <v>15.63</v>
       </c>
     </row>
     <row r="49" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>2022</v>
       </c>
       <c r="B49" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C49" s="3">
-        <v>13.27</v>
+        <v>15.45</v>
       </c>
     </row>
     <row r="50" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>2022</v>
       </c>
       <c r="B50" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C50" s="3">
-        <v>15.21</v>
+        <v>13.27</v>
       </c>
     </row>
     <row r="51" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>2022</v>
       </c>
       <c r="B51" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C51" s="3">
-        <v>14.68</v>
+        <v>15.21</v>
       </c>
     </row>
     <row r="52" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>2022</v>
       </c>
       <c r="B52" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="C52" s="3">
-        <v>19.190000000000001</v>
+        <v>14.68</v>
       </c>
     </row>
     <row r="53" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>2022</v>
       </c>
       <c r="B53" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C53" s="3">
-        <v>20.149999999999999</v>
+        <v>19.190000000000001</v>
       </c>
     </row>
     <row r="54" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>2022</v>
       </c>
       <c r="B54" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C54" s="3">
-        <v>15.27</v>
+        <v>20.149999999999999</v>
       </c>
     </row>
     <row r="55" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>2022</v>
       </c>
       <c r="B55" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C55" s="3">
-        <v>13.91</v>
+        <v>15.27</v>
       </c>
     </row>
     <row r="56" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>2022</v>
       </c>
       <c r="B56" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C56" s="3">
-        <v>12.59</v>
+        <v>13.91</v>
       </c>
     </row>
     <row r="57" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
-        <v>2021</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>2022</v>
+      </c>
+      <c r="B57" t="s">
+        <v>15</v>
       </c>
       <c r="C57" s="3">
-        <v>16.64</v>
+        <v>12.59</v>
       </c>
     </row>
     <row r="58" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>2021</v>
       </c>
       <c r="B58" s="1" t="s">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>15.1</v>
+        <v>1</v>
+      </c>
+      <c r="C58" s="3">
+        <v>16.64</v>
       </c>
     </row>
     <row r="59" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>2021</v>
       </c>
       <c r="B59" s="1" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>10.83</v>
+        <v>4</v>
+      </c>
+      <c r="C59" s="2">
+        <v>15.1</v>
       </c>
     </row>
     <row r="60" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>2021</v>
       </c>
       <c r="B60" s="1" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C60" s="3">
-        <v>20.89</v>
+        <v>10.83</v>
       </c>
     </row>
     <row r="61" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>2021</v>
       </c>
       <c r="B61" s="1" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C61" s="3">
-        <v>18.79</v>
+        <v>20.89</v>
       </c>
     </row>
     <row r="62" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>2021</v>
       </c>
       <c r="B62" s="1" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C62" s="3">
-        <v>19.36</v>
+        <v>18.79</v>
       </c>
     </row>
     <row r="63" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>2021</v>
       </c>
       <c r="B63" s="1" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C63" s="3">
-        <v>14.67</v>
+        <v>19.36</v>
       </c>
     </row>
     <row r="64" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>2021</v>
       </c>
       <c r="B64" s="1" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="C64" s="3">
-        <v>20.38</v>
+        <v>14.67</v>
       </c>
     </row>
     <row r="65" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>2021</v>
       </c>
       <c r="B65" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C65" s="3">
-        <v>18.3</v>
+        <v>20.38</v>
       </c>
     </row>
     <row r="66" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>2021</v>
       </c>
       <c r="B66" s="1" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C66" s="3">
-        <v>14.65</v>
+        <v>18.3</v>
       </c>
     </row>
     <row r="67" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>2021</v>
       </c>
       <c r="B67" s="1" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>14.19</v>
+        <v>13</v>
+      </c>
+      <c r="C67" s="3">
+        <v>14.65</v>
       </c>
     </row>
     <row r="68" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>2021</v>
       </c>
       <c r="B68" s="1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>10.3</v>
+        <v>14</v>
+      </c>
+      <c r="C68" s="4">
+        <v>14.19</v>
       </c>
     </row>
     <row r="69" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
-        <v>2020</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>2021</v>
+      </c>
+      <c r="B69" s="1" t="s">
+        <v>15</v>
       </c>
       <c r="C69" s="3">
-        <v>19.47</v>
+        <v>10.3</v>
       </c>
     </row>
     <row r="70" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>2020</v>
       </c>
       <c r="B70" t="s">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="C70" s="3">
-        <v>18.5</v>
+        <v>19.47</v>
       </c>
     </row>
     <row r="71" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>2020</v>
       </c>
       <c r="B71" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="C71" s="3">
-        <v>14.98</v>
+        <v>18.5</v>
       </c>
     </row>
     <row r="72" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>2020</v>
       </c>
       <c r="B72" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C72" s="3">
-        <v>14.22</v>
+        <v>14.98</v>
       </c>
     </row>
     <row r="73" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>2020</v>
       </c>
       <c r="B73" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C73" s="3">
-        <v>17.89</v>
+        <v>14.22</v>
       </c>
     </row>
     <row r="74" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>2020</v>
       </c>
       <c r="B74" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C74" s="3">
-        <v>19.36</v>
+        <v>17.89</v>
       </c>
     </row>
     <row r="75" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>2020</v>
       </c>
       <c r="B75" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C75" s="3">
-        <v>15.2</v>
+        <v>19.36</v>
       </c>
     </row>
     <row r="76" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>2020</v>
       </c>
       <c r="B76" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="C76" s="3">
-        <v>24.29</v>
+        <v>15.2</v>
       </c>
     </row>
     <row r="77" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>2020</v>
       </c>
       <c r="B77" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C77" s="3">
-        <v>18.829999999999998</v>
+        <v>24.29</v>
       </c>
     </row>
     <row r="78" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>2020</v>
       </c>
       <c r="B78" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C78" s="3">
-        <v>14.26</v>
+        <v>18.829999999999998</v>
       </c>
     </row>
     <row r="79" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>2020</v>
       </c>
       <c r="B79" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C79" s="3">
-        <v>14.63</v>
+        <v>14.26</v>
       </c>
     </row>
     <row r="80" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>2020</v>
       </c>
       <c r="B80" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C80" s="3">
-        <v>13.61</v>
+        <v>14.63</v>
       </c>
     </row>
     <row r="81" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="B81" t="s">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="C81" s="3">
-        <v>14.96</v>
+        <v>13.61</v>
       </c>
     </row>
     <row r="82" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>2019</v>
       </c>
       <c r="B82" t="s">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="C82" s="3">
-        <v>17.350000000000001</v>
+        <v>14.96</v>
       </c>
     </row>
     <row r="83" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>2019</v>
       </c>
       <c r="B83" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="C83" s="3">
-        <v>17.739999999999998</v>
+        <v>17.350000000000001</v>
       </c>
     </row>
     <row r="84" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>2019</v>
       </c>
       <c r="B84" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C84" s="3">
-        <v>15.47</v>
+        <v>17.739999999999998</v>
       </c>
     </row>
     <row r="85" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>2019</v>
       </c>
       <c r="B85" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C85" s="3">
-        <v>16.989999999999998</v>
+        <v>15.47</v>
       </c>
     </row>
     <row r="86" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>2019</v>
       </c>
       <c r="B86" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C86" s="3">
-        <v>12.15</v>
+        <v>16.989999999999998</v>
       </c>
     </row>
     <row r="87" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>2019</v>
       </c>
       <c r="B87" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C87" s="3">
-        <v>12.64</v>
+        <v>12.15</v>
       </c>
     </row>
     <row r="88" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>2019</v>
       </c>
       <c r="B88" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="C88" s="3">
-        <v>16.72</v>
+        <v>12.64</v>
       </c>
     </row>
     <row r="89" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>2019</v>
       </c>
       <c r="B89" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C89" s="3">
-        <v>15.49</v>
+        <v>16.72</v>
       </c>
     </row>
     <row r="90" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>2019</v>
       </c>
       <c r="B90" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C90" s="3">
-        <v>16.079999999999998</v>
+        <v>15.49</v>
       </c>
     </row>
     <row r="91" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>2019</v>
       </c>
       <c r="B91" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C91" s="3">
-        <v>13.31</v>
+        <v>16.079999999999998</v>
       </c>
     </row>
     <row r="92" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>2019</v>
       </c>
       <c r="B92" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C92" s="3">
-        <v>16.7</v>
+        <v>13.31</v>
       </c>
     </row>
     <row r="93" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="B93" t="s">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="C93" s="3">
+        <v>16.7</v>
       </c>
     </row>
     <row r="94" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>2018</v>
       </c>
       <c r="B94" t="s">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>2.4300000000000002</v>
+        <v>1</v>
+      </c>
+      <c r="C94" s="3" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="95" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>2018</v>
       </c>
       <c r="B95" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="C95" s="3">
-        <v>0.03</v>
+        <v>2.4300000000000002</v>
       </c>
     </row>
     <row r="96" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>2018</v>
       </c>
       <c r="B96" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C96" s="3">
-        <v>21.33</v>
+        <v>0.03</v>
       </c>
     </row>
     <row r="97" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>2018</v>
       </c>
       <c r="B97" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C97" s="3">
-        <v>17.649999999999999</v>
+        <v>21.33</v>
       </c>
     </row>
     <row r="98" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>2018</v>
       </c>
       <c r="B98" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C98" s="3">
-        <v>15.3</v>
+        <v>17.649999999999999</v>
       </c>
     </row>
     <row r="99" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>2018</v>
       </c>
       <c r="B99" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C99" s="3">
-        <v>20.05</v>
+        <v>15.3</v>
       </c>
     </row>
     <row r="100" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>2018</v>
       </c>
       <c r="B100" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="C100" s="3">
-        <v>19.14</v>
+        <v>20.05</v>
       </c>
     </row>
     <row r="101" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>2018</v>
       </c>
       <c r="B101" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C101" s="3">
-        <v>14.94</v>
+        <v>19.14</v>
       </c>
     </row>
     <row r="102" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>2018</v>
       </c>
       <c r="B102" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C102" s="3">
-        <v>13.17</v>
+        <v>14.94</v>
       </c>
     </row>
     <row r="103" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>2018</v>
       </c>
       <c r="B103" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C103" s="3">
-        <v>12.36</v>
+        <v>13.17</v>
       </c>
     </row>
     <row r="104" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>2018</v>
       </c>
       <c r="B104" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C104" s="3">
-        <v>10.89</v>
+        <v>12.36</v>
       </c>
     </row>
     <row r="105" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
-        <v>2017</v>
-[...5 lines deleted...]
-        <v>17</v>
+        <v>2018</v>
+      </c>
+      <c r="B105" t="s">
+        <v>15</v>
+      </c>
+      <c r="C105" s="3">
+        <v>10.89</v>
       </c>
     </row>
     <row r="106" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>2017</v>
       </c>
       <c r="B106" s="1" t="s">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="C106" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="107" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>2017</v>
       </c>
       <c r="B107" s="1" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="C107" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="108" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>2017</v>
       </c>
       <c r="B108" s="1" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C108" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="109" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>2017</v>
       </c>
       <c r="B109" s="1" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C109" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="110" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>2017</v>
       </c>
       <c r="B110" s="1" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C110" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="111" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>2017</v>
       </c>
       <c r="B111" s="1" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C111" s="5" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="112" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>2017</v>
       </c>
       <c r="B112" s="1" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="C112" s="5" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="113" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>2017</v>
       </c>
       <c r="B113" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C113" s="5" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="114" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>2017</v>
       </c>
       <c r="B114" s="1" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C114" s="5" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="115" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>2017</v>
       </c>
       <c r="B115" s="1" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C115" s="5" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
     </row>
     <row r="116" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>2017</v>
       </c>
       <c r="B116" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="C116" s="5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="117" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A117" s="3">
+        <v>2017</v>
+      </c>
+      <c r="B117" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="C116" s="5" t="s">
+      <c r="C117" s="5" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>