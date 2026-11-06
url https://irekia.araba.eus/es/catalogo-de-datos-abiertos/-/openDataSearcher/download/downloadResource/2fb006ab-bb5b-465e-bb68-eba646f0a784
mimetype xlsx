--- v2 (2026-10-16)
+++ v3 (2026-11-06)
@@ -1,81 +1,81 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30430"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Z:\Arabako Gobernu Irekia\01. ARABA IREKIA\06- Open Data\Ogasuna, Finantzak eta Aurrekontuak\OBE-PMP Proveedores\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{ABA6A2E3-926F-45BB-82EA-4D629498A559}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7EF5CBA0-09E9-4DB4-A046-A25A3F5DD87E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{9FC6DC40-8E69-4E05-A0D3-EAB088D95F89}"/>
   </bookViews>
   <sheets>
     <sheet name="obe_pmp" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="132" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="133" uniqueCount="29">
   <si>
     <t>Epea egunetan/Periodo en días</t>
   </si>
   <si>
     <t>Urtarrila/Enero</t>
   </si>
   <si>
     <t xml:space="preserve">Urtea/Año </t>
   </si>
   <si>
     <t>Hilabetea/Mes</t>
   </si>
   <si>
     <t>Otsaila/Febrero</t>
   </si>
   <si>
     <t>Martxoa/Marzo</t>
   </si>
   <si>
     <t>Apirila/Abril</t>
   </si>
   <si>
     <t>Maiatza/Mayo</t>
   </si>
   <si>
@@ -118,62 +118,50 @@
     <t>(4,38)</t>
   </si>
   <si>
     <t>(5,65)</t>
   </si>
   <si>
     <t>(8,00)</t>
   </si>
   <si>
     <t>2,63</t>
   </si>
   <si>
     <t>7,57</t>
   </si>
   <si>
     <t>(1,85)</t>
   </si>
   <si>
     <t>(9,17)</t>
   </si>
   <si>
     <t>(9,21)</t>
   </si>
   <si>
     <t>(12,18)</t>
-  </si>
-[...10 lines deleted...]
-    <t>Agosto/Abuztua</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.00;\(0.00\);0"/>
   </numFmts>
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
@@ -513,54 +501,54 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4C4A6E6B-4545-4961-86FC-8E3E426551BF}">
-  <dimension ref="A1:C117"/>
+  <dimension ref="A1:C118"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F15" sqref="F15"/>
+      <selection activeCell="K14" sqref="K14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="11.42578125" style="3"/>
     <col min="2" max="2" width="16.85546875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="29" style="3" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A2" s="2">
         <v>2026</v>
       </c>
       <c r="B2" s="1" t="s">
@@ -586,1274 +574,1285 @@
         <v>2026</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="6">
         <v>20.27</v>
       </c>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A5" s="2">
         <v>2026</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="6">
         <v>16.559999999999999</v>
       </c>
     </row>
     <row r="6" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A6" s="2">
         <v>2026</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>29</v>
+        <v>7</v>
       </c>
       <c r="C6" s="6">
         <v>18.350000000000001</v>
       </c>
     </row>
     <row r="7" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A7" s="2">
         <v>2026</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="C7" s="6">
         <v>13.83</v>
       </c>
     </row>
     <row r="8" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A8" s="2">
         <v>2026</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>31</v>
+        <v>9</v>
       </c>
       <c r="C8" s="6">
         <v>14.18</v>
       </c>
     </row>
     <row r="9" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A9" s="2">
         <v>2026</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>32</v>
+        <v>10</v>
       </c>
       <c r="C9" s="6">
         <v>18.440000000000001</v>
       </c>
     </row>
     <row r="10" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A10" s="2">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>20.85</v>
+        <v>12</v>
+      </c>
+      <c r="C10" s="6">
+        <v>22.08</v>
       </c>
     </row>
     <row r="11" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A11" s="2">
         <v>2025</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="C11" s="2">
-        <v>21.41</v>
+        <v>20.85</v>
       </c>
     </row>
     <row r="12" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A12" s="2">
         <v>2025</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="C12" s="2">
-        <v>17.84</v>
+        <v>21.41</v>
       </c>
     </row>
     <row r="13" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A13" s="2">
         <v>2025</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C13" s="2">
-        <v>20.22</v>
+        <v>17.84</v>
       </c>
     </row>
     <row r="14" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A14" s="2">
         <v>2025</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C14" s="2">
-        <v>22.25</v>
+        <v>20.22</v>
       </c>
     </row>
     <row r="15" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A15" s="2">
         <v>2025</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C15" s="2">
-        <v>21.21</v>
+        <v>22.25</v>
       </c>
     </row>
     <row r="16" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A16" s="2">
         <v>2025</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C16" s="2">
-        <v>17.27</v>
+        <v>21.21</v>
       </c>
     </row>
     <row r="17" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A17" s="2">
         <v>2025</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="C17" s="2">
-        <v>18.63</v>
+        <v>17.27</v>
       </c>
     </row>
     <row r="18" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A18" s="2">
         <v>2025</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="C18" s="2">
-        <v>17.02</v>
+        <v>18.63</v>
       </c>
     </row>
     <row r="19" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A19" s="2">
         <v>2025</v>
       </c>
-      <c r="B19" t="s">
-        <v>13</v>
+      <c r="B19" s="1" t="s">
+        <v>12</v>
       </c>
       <c r="C19" s="2">
-        <v>15.29</v>
+        <v>17.02</v>
       </c>
     </row>
     <row r="20" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A20" s="2">
         <v>2025</v>
       </c>
-      <c r="B20" s="1" t="s">
-        <v>14</v>
+      <c r="B20" t="s">
+        <v>13</v>
       </c>
       <c r="C20" s="2">
-        <v>13.92</v>
+        <v>15.29</v>
       </c>
     </row>
     <row r="21" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A21" s="2">
         <v>2025</v>
       </c>
       <c r="B21" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="C21" s="2">
+        <v>13.92</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A22" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B22" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="C21" s="2">
+      <c r="C22" s="2">
         <v>16.89</v>
-      </c>
-[...9 lines deleted...]
-        <v>22.58</v>
       </c>
     </row>
     <row r="23" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>2024</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>23.26</v>
+        <v>1</v>
+      </c>
+      <c r="C23" s="3">
+        <v>22.58</v>
       </c>
     </row>
     <row r="24" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>2024</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>17.420000000000002</v>
+        <v>4</v>
+      </c>
+      <c r="C24" s="2">
+        <v>23.26</v>
       </c>
     </row>
     <row r="25" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>2024</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C25" s="3">
-        <v>16.28</v>
+        <v>17.420000000000002</v>
       </c>
     </row>
     <row r="26" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>2024</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C26" s="3">
-        <v>14.56</v>
+        <v>16.28</v>
       </c>
     </row>
     <row r="27" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>2024</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C27" s="3">
-        <v>16.63</v>
+        <v>14.56</v>
       </c>
     </row>
     <row r="28" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>2024</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C28" s="3">
-        <v>15.85</v>
+        <v>16.63</v>
       </c>
     </row>
     <row r="29" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>2024</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="C29" s="3">
-        <v>20.02</v>
+        <v>15.85</v>
       </c>
     </row>
     <row r="30" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>2024</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="C30" s="3">
-        <v>19.239999999999998</v>
+        <v>20.02</v>
       </c>
     </row>
     <row r="31" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>2024</v>
       </c>
-      <c r="B31" t="s">
-        <v>13</v>
+      <c r="B31" s="1" t="s">
+        <v>12</v>
       </c>
       <c r="C31" s="3">
-        <v>15.89</v>
+        <v>19.239999999999998</v>
       </c>
     </row>
     <row r="32" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>2024</v>
       </c>
-      <c r="B32" s="1" t="s">
-[...3 lines deleted...]
-        <v>16.8</v>
+      <c r="B32" t="s">
+        <v>13</v>
+      </c>
+      <c r="C32" s="3">
+        <v>15.89</v>
       </c>
     </row>
     <row r="33" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>2024</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C33" s="6">
-        <v>16.93</v>
+        <v>16.8</v>
       </c>
     </row>
     <row r="34" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>25.25</v>
+        <v>15</v>
+      </c>
+      <c r="C34" s="6">
+        <v>16.93</v>
       </c>
     </row>
     <row r="35" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>2023</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="C35" s="3">
-        <v>20.36</v>
+        <v>25.25</v>
       </c>
     </row>
     <row r="36" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>2023</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="C36" s="3">
-        <v>18.18</v>
+        <v>20.36</v>
       </c>
     </row>
     <row r="37" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>2023</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C37" s="3">
-        <v>20.03</v>
+        <v>18.18</v>
       </c>
     </row>
     <row r="38" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>2023</v>
       </c>
-      <c r="B38" t="s">
-        <v>7</v>
+      <c r="B38" s="1" t="s">
+        <v>6</v>
       </c>
       <c r="C38" s="3">
-        <v>18.07</v>
+        <v>20.03</v>
       </c>
     </row>
     <row r="39" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>2023</v>
       </c>
       <c r="B39" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C39" s="3">
-        <v>16.54</v>
+        <v>18.07</v>
       </c>
     </row>
     <row r="40" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>2023</v>
       </c>
       <c r="B40" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C40" s="3">
-        <v>18.170000000000002</v>
+        <v>16.54</v>
       </c>
     </row>
     <row r="41" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>2023</v>
       </c>
       <c r="B41" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="C41" s="3">
-        <v>21.06</v>
+        <v>18.170000000000002</v>
       </c>
     </row>
     <row r="42" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>2023</v>
       </c>
       <c r="B42" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C42" s="3">
-        <v>24.19</v>
+        <v>21.06</v>
       </c>
     </row>
     <row r="43" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>2023</v>
       </c>
       <c r="B43" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C43" s="3">
-        <v>22.23</v>
+        <v>24.19</v>
       </c>
     </row>
     <row r="44" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>2023</v>
       </c>
       <c r="B44" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C44" s="3">
-        <v>19.36</v>
+        <v>22.23</v>
       </c>
     </row>
     <row r="45" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>2023</v>
       </c>
       <c r="B45" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C45" s="3">
-        <v>17.59</v>
+        <v>19.36</v>
       </c>
     </row>
     <row r="46" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B46" t="s">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="C46" s="3">
-        <v>17.25</v>
+        <v>17.59</v>
       </c>
     </row>
     <row r="47" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>2022</v>
       </c>
       <c r="B47" t="s">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="C47" s="3">
-        <v>17.260000000000002</v>
+        <v>17.25</v>
       </c>
     </row>
     <row r="48" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>2022</v>
       </c>
       <c r="B48" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="C48" s="3">
-        <v>15.63</v>
+        <v>17.260000000000002</v>
       </c>
     </row>
     <row r="49" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>2022</v>
       </c>
       <c r="B49" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C49" s="3">
-        <v>15.45</v>
+        <v>15.63</v>
       </c>
     </row>
     <row r="50" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>2022</v>
       </c>
       <c r="B50" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C50" s="3">
-        <v>13.27</v>
+        <v>15.45</v>
       </c>
     </row>
     <row r="51" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>2022</v>
       </c>
       <c r="B51" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C51" s="3">
-        <v>15.21</v>
+        <v>13.27</v>
       </c>
     </row>
     <row r="52" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>2022</v>
       </c>
       <c r="B52" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C52" s="3">
-        <v>14.68</v>
+        <v>15.21</v>
       </c>
     </row>
     <row r="53" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>2022</v>
       </c>
       <c r="B53" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="C53" s="3">
-        <v>19.190000000000001</v>
+        <v>14.68</v>
       </c>
     </row>
     <row r="54" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>2022</v>
       </c>
       <c r="B54" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C54" s="3">
-        <v>20.149999999999999</v>
+        <v>19.190000000000001</v>
       </c>
     </row>
     <row r="55" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>2022</v>
       </c>
       <c r="B55" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C55" s="3">
-        <v>15.27</v>
+        <v>20.149999999999999</v>
       </c>
     </row>
     <row r="56" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>2022</v>
       </c>
       <c r="B56" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C56" s="3">
-        <v>13.91</v>
+        <v>15.27</v>
       </c>
     </row>
     <row r="57" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>2022</v>
       </c>
       <c r="B57" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C57" s="3">
-        <v>12.59</v>
+        <v>13.91</v>
       </c>
     </row>
     <row r="58" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
-        <v>2021</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>2022</v>
+      </c>
+      <c r="B58" t="s">
+        <v>15</v>
       </c>
       <c r="C58" s="3">
-        <v>16.64</v>
+        <v>12.59</v>
       </c>
     </row>
     <row r="59" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>2021</v>
       </c>
       <c r="B59" s="1" t="s">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>15.1</v>
+        <v>1</v>
+      </c>
+      <c r="C59" s="3">
+        <v>16.64</v>
       </c>
     </row>
     <row r="60" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>2021</v>
       </c>
       <c r="B60" s="1" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>10.83</v>
+        <v>4</v>
+      </c>
+      <c r="C60" s="2">
+        <v>15.1</v>
       </c>
     </row>
     <row r="61" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>2021</v>
       </c>
       <c r="B61" s="1" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C61" s="3">
-        <v>20.89</v>
+        <v>10.83</v>
       </c>
     </row>
     <row r="62" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>2021</v>
       </c>
       <c r="B62" s="1" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C62" s="3">
-        <v>18.79</v>
+        <v>20.89</v>
       </c>
     </row>
     <row r="63" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>2021</v>
       </c>
       <c r="B63" s="1" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C63" s="3">
-        <v>19.36</v>
+        <v>18.79</v>
       </c>
     </row>
     <row r="64" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>2021</v>
       </c>
       <c r="B64" s="1" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C64" s="3">
-        <v>14.67</v>
+        <v>19.36</v>
       </c>
     </row>
     <row r="65" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>2021</v>
       </c>
       <c r="B65" s="1" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="C65" s="3">
-        <v>20.38</v>
+        <v>14.67</v>
       </c>
     </row>
     <row r="66" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>2021</v>
       </c>
       <c r="B66" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C66" s="3">
-        <v>18.3</v>
+        <v>20.38</v>
       </c>
     </row>
     <row r="67" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>2021</v>
       </c>
       <c r="B67" s="1" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C67" s="3">
-        <v>14.65</v>
+        <v>18.3</v>
       </c>
     </row>
     <row r="68" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>2021</v>
       </c>
       <c r="B68" s="1" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>14.19</v>
+        <v>13</v>
+      </c>
+      <c r="C68" s="3">
+        <v>14.65</v>
       </c>
     </row>
     <row r="69" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>2021</v>
       </c>
       <c r="B69" s="1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>10.3</v>
+        <v>14</v>
+      </c>
+      <c r="C69" s="4">
+        <v>14.19</v>
       </c>
     </row>
     <row r="70" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
-        <v>2020</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>2021</v>
+      </c>
+      <c r="B70" s="1" t="s">
+        <v>15</v>
       </c>
       <c r="C70" s="3">
-        <v>19.47</v>
+        <v>10.3</v>
       </c>
     </row>
     <row r="71" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>2020</v>
       </c>
       <c r="B71" t="s">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="C71" s="3">
-        <v>18.5</v>
+        <v>19.47</v>
       </c>
     </row>
     <row r="72" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>2020</v>
       </c>
       <c r="B72" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="C72" s="3">
-        <v>14.98</v>
+        <v>18.5</v>
       </c>
     </row>
     <row r="73" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>2020</v>
       </c>
       <c r="B73" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C73" s="3">
-        <v>14.22</v>
+        <v>14.98</v>
       </c>
     </row>
     <row r="74" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>2020</v>
       </c>
       <c r="B74" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C74" s="3">
-        <v>17.89</v>
+        <v>14.22</v>
       </c>
     </row>
     <row r="75" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>2020</v>
       </c>
       <c r="B75" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C75" s="3">
-        <v>19.36</v>
+        <v>17.89</v>
       </c>
     </row>
     <row r="76" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>2020</v>
       </c>
       <c r="B76" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C76" s="3">
-        <v>15.2</v>
+        <v>19.36</v>
       </c>
     </row>
     <row r="77" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>2020</v>
       </c>
       <c r="B77" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="C77" s="3">
-        <v>24.29</v>
+        <v>15.2</v>
       </c>
     </row>
     <row r="78" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>2020</v>
       </c>
       <c r="B78" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C78" s="3">
-        <v>18.829999999999998</v>
+        <v>24.29</v>
       </c>
     </row>
     <row r="79" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>2020</v>
       </c>
       <c r="B79" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C79" s="3">
-        <v>14.26</v>
+        <v>18.829999999999998</v>
       </c>
     </row>
     <row r="80" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>2020</v>
       </c>
       <c r="B80" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C80" s="3">
-        <v>14.63</v>
+        <v>14.26</v>
       </c>
     </row>
     <row r="81" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>2020</v>
       </c>
       <c r="B81" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C81" s="3">
-        <v>13.61</v>
+        <v>14.63</v>
       </c>
     </row>
     <row r="82" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="B82" t="s">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="C82" s="3">
-        <v>14.96</v>
+        <v>13.61</v>
       </c>
     </row>
     <row r="83" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>2019</v>
       </c>
       <c r="B83" t="s">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="C83" s="3">
-        <v>17.350000000000001</v>
+        <v>14.96</v>
       </c>
     </row>
     <row r="84" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>2019</v>
       </c>
       <c r="B84" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="C84" s="3">
-        <v>17.739999999999998</v>
+        <v>17.350000000000001</v>
       </c>
     </row>
     <row r="85" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>2019</v>
       </c>
       <c r="B85" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C85" s="3">
-        <v>15.47</v>
+        <v>17.739999999999998</v>
       </c>
     </row>
     <row r="86" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>2019</v>
       </c>
       <c r="B86" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C86" s="3">
-        <v>16.989999999999998</v>
+        <v>15.47</v>
       </c>
     </row>
     <row r="87" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>2019</v>
       </c>
       <c r="B87" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C87" s="3">
-        <v>12.15</v>
+        <v>16.989999999999998</v>
       </c>
     </row>
     <row r="88" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>2019</v>
       </c>
       <c r="B88" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C88" s="3">
-        <v>12.64</v>
+        <v>12.15</v>
       </c>
     </row>
     <row r="89" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>2019</v>
       </c>
       <c r="B89" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="C89" s="3">
-        <v>16.72</v>
+        <v>12.64</v>
       </c>
     </row>
     <row r="90" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>2019</v>
       </c>
       <c r="B90" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C90" s="3">
-        <v>15.49</v>
+        <v>16.72</v>
       </c>
     </row>
     <row r="91" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>2019</v>
       </c>
       <c r="B91" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C91" s="3">
-        <v>16.079999999999998</v>
+        <v>15.49</v>
       </c>
     </row>
     <row r="92" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>2019</v>
       </c>
       <c r="B92" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C92" s="3">
-        <v>13.31</v>
+        <v>16.079999999999998</v>
       </c>
     </row>
     <row r="93" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>2019</v>
       </c>
       <c r="B93" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C93" s="3">
-        <v>16.7</v>
+        <v>13.31</v>
       </c>
     </row>
     <row r="94" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="B94" t="s">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="C94" s="3">
+        <v>16.7</v>
       </c>
     </row>
     <row r="95" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>2018</v>
       </c>
       <c r="B95" t="s">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>2.4300000000000002</v>
+        <v>1</v>
+      </c>
+      <c r="C95" s="3" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="96" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>2018</v>
       </c>
       <c r="B96" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="C96" s="3">
-        <v>0.03</v>
+        <v>2.4300000000000002</v>
       </c>
     </row>
     <row r="97" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>2018</v>
       </c>
       <c r="B97" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C97" s="3">
-        <v>21.33</v>
+        <v>0.03</v>
       </c>
     </row>
     <row r="98" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>2018</v>
       </c>
       <c r="B98" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C98" s="3">
-        <v>17.649999999999999</v>
+        <v>21.33</v>
       </c>
     </row>
     <row r="99" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>2018</v>
       </c>
       <c r="B99" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C99" s="3">
-        <v>15.3</v>
+        <v>17.649999999999999</v>
       </c>
     </row>
     <row r="100" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>2018</v>
       </c>
       <c r="B100" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C100" s="3">
-        <v>20.05</v>
+        <v>15.3</v>
       </c>
     </row>
     <row r="101" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>2018</v>
       </c>
       <c r="B101" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="C101" s="3">
-        <v>19.14</v>
+        <v>20.05</v>
       </c>
     </row>
     <row r="102" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>2018</v>
       </c>
       <c r="B102" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C102" s="3">
-        <v>14.94</v>
+        <v>19.14</v>
       </c>
     </row>
     <row r="103" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>2018</v>
       </c>
       <c r="B103" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C103" s="3">
-        <v>13.17</v>
+        <v>14.94</v>
       </c>
     </row>
     <row r="104" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>2018</v>
       </c>
       <c r="B104" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C104" s="3">
-        <v>12.36</v>
+        <v>13.17</v>
       </c>
     </row>
     <row r="105" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>2018</v>
       </c>
       <c r="B105" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C105" s="3">
-        <v>10.89</v>
+        <v>12.36</v>
       </c>
     </row>
     <row r="106" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
-        <v>2017</v>
-[...5 lines deleted...]
-        <v>17</v>
+        <v>2018</v>
+      </c>
+      <c r="B106" t="s">
+        <v>15</v>
+      </c>
+      <c r="C106" s="3">
+        <v>10.89</v>
       </c>
     </row>
     <row r="107" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>2017</v>
       </c>
       <c r="B107" s="1" t="s">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="C107" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="108" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>2017</v>
       </c>
       <c r="B108" s="1" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="C108" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="109" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>2017</v>
       </c>
       <c r="B109" s="1" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C109" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="110" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>2017</v>
       </c>
       <c r="B110" s="1" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C110" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="111" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>2017</v>
       </c>
       <c r="B111" s="1" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C111" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="112" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>2017</v>
       </c>
       <c r="B112" s="1" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C112" s="5" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="113" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>2017</v>
       </c>
       <c r="B113" s="1" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="C113" s="5" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="114" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>2017</v>
       </c>
       <c r="B114" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C114" s="5" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="115" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>2017</v>
       </c>
       <c r="B115" s="1" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C115" s="5" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="116" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>2017</v>
       </c>
       <c r="B116" s="1" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C116" s="5" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
     </row>
     <row r="117" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>2017</v>
       </c>
       <c r="B117" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="C117" s="5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="118" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A118" s="3">
+        <v>2017</v>
+      </c>
+      <c r="B118" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="C117" s="5" t="s">
+      <c r="C118" s="5" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>