--- v0 (2026-07-05)
+++ v1 (2026-07-25)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27928"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Z:\Arabako Gobernu Irekia\01. ARABA IREKIA\06- Open Data\Ogasuna, Finantzak eta Aurrekontuak\Adierazle ekonomikoak\Finantzaketa beharra-gaitasuna\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{4B314562-1ED8-427A-BAF8-72F07DA27387}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{03EFFEA3-B3A0-4096-A224-4B993F9E8AD0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11160" xr2:uid="{A7078CBC-A399-44E8-8FC3-21A8C05CC1C6}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="19440" windowHeight="14880" xr2:uid="{A7078CBC-A399-44E8-8FC3-21A8C05CC1C6}"/>
   </bookViews>
   <sheets>
     <sheet name="Finantzaketa behara-gaitasuna" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
@@ -425,51 +425,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{496C7D9B-F705-47D1-AB56-2F47A4326D00}">
   <dimension ref="A1:E13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B13" sqref="B13"/>
+      <selection activeCell="C19" sqref="C19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="2" max="2" width="19" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="90" x14ac:dyDescent="0.2">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>1</v>
       </c>
       <c r="E1" s="1"/>
     </row>
     <row r="2" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A2" s="4">
         <v>2015</v>
       </c>
       <c r="B2" s="5">
         <v>0.59</v>
       </c>
     </row>
     <row r="3" spans="1:5" x14ac:dyDescent="0.2">
@@ -523,52 +523,56 @@
     <row r="9" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A9" s="4">
         <v>2022</v>
       </c>
       <c r="B9" s="5">
         <v>0.3</v>
       </c>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A10" s="6">
         <v>2023</v>
       </c>
       <c r="B10" s="7">
         <v>0.5</v>
       </c>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A11" s="6">
         <v>2024</v>
       </c>
       <c r="B11" s="7">
         <v>0.12</v>
       </c>
     </row>
     <row r="12" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="A12" s="1"/>
-      <c r="B12" s="1"/>
+      <c r="A12" s="6">
+        <v>2025</v>
+      </c>
+      <c r="B12" s="7">
+        <v>0.34</v>
+      </c>
     </row>
     <row r="13" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>